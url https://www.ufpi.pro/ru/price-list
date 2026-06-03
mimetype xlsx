--- v0 (2026-04-19)
+++ v1 (2026-06-03)
@@ -12,103 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>MSL Works Distributor</t>
   </si>
   <si>
     <t>UFPI seller</t>
   </si>
   <si>
     <t>630055, Российская федерация, Новосибирская область, г. Новосибирск, ул.Рубиновая, д.4</t>
   </si>
   <si>
     <t>http://ufpi.pro/</t>
   </si>
   <si>
     <t>sales@ufpi.pro</t>
   </si>
   <si>
     <t>тел.: +7-953-780-32-13</t>
   </si>
   <si>
-    <t>Прайс-лист сформирован 19.04.2026</t>
+    <t>Прайс-лист сформирован 03.06.2026</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Наличие товара</t>
   </si>
   <si>
     <t>BGA</t>
   </si>
   <si>
+    <t>EASY JTAG PLUS BOX</t>
+  </si>
+  <si>
+    <t>Товар в наличии</t>
+  </si>
+  <si>
     <t>NAND BGA63 JRS SMT</t>
   </si>
   <si>
-    <t>Товар в наличии</t>
-[...1 lines deleted...]
-  <si>
     <t>NAND BGA63 JRS SMT Base</t>
   </si>
   <si>
-    <t>Ожидается через 14 дней</t>
-[...1 lines deleted...]
-  <si>
     <t>NOR BGA48-0.8 JRS SMT</t>
   </si>
   <si>
     <t>NOR BGA64-1.0 JRS SMT</t>
   </si>
   <si>
     <t>NOR BGA64-1.0 JRS SMT Base</t>
   </si>
   <si>
     <t>OneNAND BGA63 JRS SMT</t>
   </si>
   <si>
     <t>OneNAND BGA63 JRS SMT base</t>
   </si>
   <si>
     <t>Рамка 10,0×13.0 BGA64 JRS</t>
   </si>
   <si>
     <t>Рамка 10,0×15.0 BGA64 JRS</t>
   </si>
   <si>
     <t>Рамка 10,0×8.0 BGA64 JRS</t>
   </si>
   <si>
     <t>Рамка 11,0×10.0 BGA63 JRS</t>
@@ -131,177 +131,174 @@
   <si>
     <t>Рамка 9,0×9.0 BGA64 JRS</t>
   </si>
   <si>
     <t>DIP24</t>
   </si>
   <si>
     <t>SPI/I2C/1W/UART DIP24W Aries Socket</t>
   </si>
   <si>
     <t>DIP48</t>
   </si>
   <si>
     <t>NAND DIP48 ARIES</t>
   </si>
   <si>
     <t>NAND</t>
   </si>
   <si>
     <t>NAND base SMT</t>
   </si>
   <si>
     <t>NAND TSOP48 Pinboard</t>
   </si>
   <si>
+    <t>NAND TSOP48 Wells-CTI</t>
+  </si>
+  <si>
+    <t>TSOP48 ANDK SMT универсальная</t>
+  </si>
+  <si>
+    <t>NEWTON</t>
+  </si>
+  <si>
+    <t>NOR</t>
+  </si>
+  <si>
+    <t>NOR base 3V3/1V8 SMT</t>
+  </si>
+  <si>
+    <t>NOR base 3V3/5V SMT</t>
+  </si>
+  <si>
+    <t>PLCC32 SMT (NOR)</t>
+  </si>
+  <si>
+    <t>TSOP32 SMT (NOR)</t>
+  </si>
+  <si>
+    <t>TSOP40 x16 SMT (NOR)</t>
+  </si>
+  <si>
+    <t>TSOP40 x8 SMT (NOR)</t>
+  </si>
+  <si>
+    <t>TSOP56 ANDK SMT J3X series (NOR)</t>
+  </si>
+  <si>
+    <t>TSOP56 ANDK SMT P3X series (NOR)</t>
+  </si>
+  <si>
+    <t>TSOP56 ANDK SMT UNIVERSAL</t>
+  </si>
+  <si>
+    <t>ONENAND</t>
+  </si>
+  <si>
+    <t>OneNAND Base SMT</t>
+  </si>
+  <si>
+    <t>PLCC32</t>
+  </si>
+  <si>
+    <t>SD/eMMC</t>
+  </si>
+  <si>
+    <t>EASY JTAG eMMC 8-bit Socket</t>
+  </si>
+  <si>
+    <t>eMMC RT809H 8-Bit PCB</t>
+  </si>
+  <si>
+    <t>ICFRIEND V2 8-Bit Socket</t>
+  </si>
+  <si>
+    <t>SD Card Socket</t>
+  </si>
+  <si>
+    <t>UFPI eMMC ISP сокет</t>
+  </si>
+  <si>
+    <t>UFPI to Easy JTAG eMMC сокет</t>
+  </si>
+  <si>
+    <t>TSOP32</t>
+  </si>
+  <si>
+    <t>TSOP40</t>
+  </si>
+  <si>
+    <t>TSOP48</t>
+  </si>
+  <si>
+    <t>TSOP48 Wells SMT универсальная</t>
+  </si>
+  <si>
+    <t>TSOP56</t>
+  </si>
+  <si>
+    <t>UFPI</t>
+  </si>
+  <si>
+    <t>JTAG/BDM Socket</t>
+  </si>
+  <si>
+    <t>LOGGER Socket</t>
+  </si>
+  <si>
+    <t>MCU QFP128-0.4 PCB</t>
+  </si>
+  <si>
+    <t>MCU QFP144-0.5 PCB</t>
+  </si>
+  <si>
+    <t>UART/GPIO Socket</t>
+  </si>
+  <si>
+    <t>UFPI Breadboard</t>
+  </si>
+  <si>
+    <t>UFPI MCU сокет</t>
+  </si>
+  <si>
+    <t>UFPI Pro PCB</t>
+  </si>
+  <si>
+    <t>UFPI VGA/HDMI сокет</t>
+  </si>
+  <si>
     <t>Ожидается через 1-4 недели</t>
   </si>
   <si>
-    <t>NAND TSOP48 Wells-CTI</t>
-[...112 lines deleted...]
-  <si>
     <t>UFPI Красный</t>
   </si>
   <si>
     <t>UFPI Серебристый</t>
   </si>
   <si>
     <t>UFPI Черный</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ожидается через 7 дней</t>
   </si>
   <si>
     <t>Активация "Монтирование микросхемы"</t>
   </si>
   <si>
     <t>Активация "Монтирование файла"</t>
   </si>
   <si>
     <t>Активация Renesas FINE</t>
   </si>
   <si>
     <t>Активация модуля BDM</t>
   </si>
   <si>
     <t>Активация модуля JTAG</t>
   </si>
   <si>
     <t>Активация модуля LOGGER</t>
   </si>
   <si>
     <t>Активация модуля MCU</t>
   </si>
   <si>
     <t>Активация модуля OneNAND</t>
   </si>
@@ -720,62 +717,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufpi.pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ufpi.pro" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/dip24/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/dip48/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plcc32/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop32/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/tsop48-wells-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-qfp128-0-4-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-qfp144-0-5-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48-wells-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-pro-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi_red-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-silver-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi_black-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mount-chip-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mount-file-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1072;&#1082;&#1090;&#1080;&#1074;&#1072;&#1094;&#1080;&#1103;-renesas-fine-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bdm-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/jtag-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/logger-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/1year-support-period-2089-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/3year-support-period-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mount-chip-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mount-file-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/&#1072;&#1082;&#1090;&#1080;&#1074;&#1072;&#1094;&#1080;&#1103;-renesas-fine-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/bdm-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/jtag-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/logger-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mcu-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/onenand-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/1year-support-period-2089-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/3year-support-period-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/mcu-qfp128-0-4-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/mcu-qfp144-0-5-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi-pro-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi_red-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi-silver-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi_black-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-vga-hdmi-socket-detail" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufpi.pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ufpi.pro" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/dip24/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/dip48/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plcc32/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop32/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/tsop48-wells-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-qfp128-0-4-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-qfp144-0-5-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48-wells-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-pro-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi_red-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-silver-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi_black-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mount-chip-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mount-file-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1072;&#1082;&#1090;&#1080;&#1074;&#1072;&#1094;&#1080;&#1103;-renesas-fine-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bdm-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/jtag-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/logger-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/1year-support-period-2089-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/3year-support-period-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mount-chip-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mount-file-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/&#1072;&#1082;&#1090;&#1080;&#1074;&#1072;&#1094;&#1080;&#1103;-renesas-fine-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/bdm-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/jtag-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/logger-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mcu-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/onenand-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/1year-support-period-2089-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/3year-support-period-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/mcu-qfp128-0-4-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/mcu-qfp144-0-5-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi-pro-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi_red-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi-silver-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi_black-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-vga-hdmi-socket-detail" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E229"/>
+  <dimension ref="A1:E234"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A229" sqref="A229"/>
+      <selection activeCell="A234" sqref="A234"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.140625" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.138672" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.849609" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="40">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8"/>
       <c r="D2" s="2" t="s">
         <v>1</v>
       </c>
@@ -820,3612 +817,3697 @@
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:5" customHeight="1" ht="20">
       <c r="A10" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8">
         <v>1</v>
       </c>
       <c r="B11">
-        <v>2075</v>
+        <v>2103</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="6">
-        <v>6500</v>
+        <v>5000</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="8">
         <v>2</v>
       </c>
       <c r="B12">
-        <v>2010</v>
+        <v>2075</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="6">
-        <v>1000</v>
+        <v>6500</v>
       </c>
       <c r="E12" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8">
         <v>3</v>
       </c>
       <c r="B13">
-        <v>2084</v>
+        <v>2010</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D13" s="6">
-        <v>6500</v>
+        <v>1000</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="8">
         <v>4</v>
       </c>
       <c r="B14">
-        <v>2076</v>
+        <v>2084</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D14" s="6">
         <v>6500</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8">
         <v>5</v>
       </c>
       <c r="B15">
-        <v>2012</v>
+        <v>2076</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D15" s="6">
-        <v>1000</v>
+        <v>6500</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="8">
         <v>6</v>
       </c>
       <c r="B16">
-        <v>2074</v>
+        <v>2012</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D16" s="6">
-        <v>6500</v>
+        <v>1000</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8">
         <v>7</v>
       </c>
       <c r="B17">
-        <v>2059</v>
+        <v>2074</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D17" s="6">
-        <v>1000</v>
+        <v>6500</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="8">
         <v>8</v>
       </c>
       <c r="B18">
-        <v>2092</v>
+        <v>2059</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D18" s="6">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8">
         <v>9</v>
       </c>
       <c r="B19">
-        <v>2082</v>
+        <v>2092</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D19" s="6">
         <v>800</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="8">
         <v>10</v>
       </c>
       <c r="B20">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D20" s="6">
         <v>800</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8">
         <v>11</v>
       </c>
       <c r="B21">
-        <v>2079</v>
+        <v>2081</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D21" s="6">
         <v>800</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="8">
         <v>12</v>
       </c>
       <c r="B22">
-        <v>2101</v>
+        <v>2079</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D22" s="6">
         <v>800</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8">
         <v>13</v>
       </c>
       <c r="B23">
-        <v>2078</v>
+        <v>2101</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D23" s="6">
         <v>800</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="8">
         <v>14</v>
       </c>
       <c r="B24">
-        <v>2083</v>
+        <v>2078</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D24" s="6">
         <v>800</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8">
         <v>15</v>
       </c>
       <c r="B25">
-        <v>2077</v>
+        <v>2083</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D25" s="6">
         <v>800</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="8">
         <v>16</v>
       </c>
       <c r="B26">
-        <v>2100</v>
+        <v>2077</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D26" s="6">
         <v>800</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8">
         <v>17</v>
       </c>
       <c r="B27">
-        <v>2080</v>
+        <v>2100</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D27" s="6">
         <v>800</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="28" spans="1:5" customHeight="1" ht="20">
-      <c r="A28" s="9" t="s">
+    <row r="28" spans="1:5">
+      <c r="A28" s="8">
+        <v>18</v>
+      </c>
+      <c r="B28">
+        <v>2080</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D28" s="6">
+        <v>800</v>
+      </c>
+      <c r="E28" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" customHeight="1" ht="20">
+      <c r="A29" s="9" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...3 lines deleted...]
-      <c r="B29">
+    <row r="30" spans="1:5">
+      <c r="A30" s="8">
+        <v>19</v>
+      </c>
+      <c r="B30">
         <v>2060</v>
       </c>
-      <c r="C29" s="4" t="s">
+      <c r="C30" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="D29" s="6">
+      <c r="D30" s="6">
         <v>2000</v>
       </c>
-      <c r="E29" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="9" t="s">
+      <c r="E30" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" customHeight="1" ht="20">
+      <c r="A31" s="9" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
-[...3 lines deleted...]
-      <c r="B31">
+    <row r="32" spans="1:5">
+      <c r="A32" s="8">
+        <v>20</v>
+      </c>
+      <c r="B32">
         <v>2017</v>
       </c>
-      <c r="C31" s="4" t="s">
+      <c r="C32" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="D31" s="6">
+      <c r="D32" s="6">
         <v>2500</v>
       </c>
-      <c r="E31" t="s">
-[...4 lines deleted...]
-      <c r="A32" s="9" t="s">
+      <c r="E32" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" customHeight="1" ht="20">
+      <c r="A33" s="9" t="s">
         <v>36</v>
-      </c>
-[...15 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="8">
         <v>21</v>
       </c>
       <c r="B34">
-        <v>2075</v>
+        <v>2020</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="D34" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8">
         <v>22</v>
       </c>
       <c r="B35">
-        <v>2010</v>
+        <v>2075</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="6">
-        <v>1000</v>
+        <v>6500</v>
       </c>
       <c r="E35" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="8">
         <v>23</v>
       </c>
       <c r="B36">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="D36" s="6">
-        <v>2500</v>
+        <v>1000</v>
       </c>
       <c r="E36" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8">
         <v>24</v>
       </c>
       <c r="B37">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D37" s="6">
-        <v>1500</v>
+        <v>2500</v>
       </c>
       <c r="E37" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="8">
         <v>25</v>
       </c>
       <c r="B38">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D38" s="6">
-        <v>4000</v>
+        <v>1500</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8">
         <v>26</v>
       </c>
       <c r="B39">
+        <v>2018</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39" s="6">
+        <v>4000</v>
+      </c>
+      <c r="E39" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="8">
+        <v>27</v>
+      </c>
+      <c r="B40">
         <v>2033</v>
       </c>
-      <c r="C39" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="6">
+      <c r="C40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40" s="6">
         <v>500</v>
       </c>
-      <c r="E39" t="s">
-[...5 lines deleted...]
-        <v>42</v>
+      <c r="E40" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:5" customHeight="1" ht="20">
       <c r="A41" s="9" t="s">
-        <v>43</v>
-[...16 lines deleted...]
-        <v>39</v>
+        <v>41</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" customHeight="1" ht="20">
+      <c r="A42" s="9" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8">
         <v>28</v>
       </c>
       <c r="B43">
-        <v>2085</v>
+        <v>2023</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D43" s="6">
         <v>1500</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="8">
         <v>29</v>
       </c>
       <c r="B44">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D44" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="8">
         <v>30</v>
       </c>
       <c r="B45">
-        <v>2076</v>
+        <v>2084</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D45" s="6">
         <v>6500</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="8">
         <v>31</v>
       </c>
       <c r="B46">
-        <v>2012</v>
+        <v>2076</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D46" s="6">
-        <v>1000</v>
+        <v>6500</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="8">
         <v>32</v>
       </c>
       <c r="B47">
-        <v>2096</v>
+        <v>2012</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="D47" s="6">
         <v>1000</v>
       </c>
       <c r="E47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="8">
         <v>33</v>
       </c>
       <c r="B48">
-        <v>2097</v>
+        <v>2096</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D48" s="6">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="8">
         <v>34</v>
       </c>
       <c r="B49">
-        <v>2099</v>
+        <v>2097</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D49" s="6">
         <v>500</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="8">
         <v>35</v>
       </c>
       <c r="B50">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D50" s="6">
         <v>500</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="8">
         <v>36</v>
       </c>
       <c r="B51">
-        <v>2033</v>
+        <v>2098</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="D51" s="6">
         <v>500</v>
       </c>
       <c r="E51" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="8">
         <v>37</v>
       </c>
       <c r="B52">
-        <v>2025</v>
+        <v>2033</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D52" s="6">
-        <v>800</v>
+        <v>500</v>
       </c>
       <c r="E52" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="8">
         <v>38</v>
       </c>
       <c r="B53">
-        <v>2027</v>
+        <v>2025</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D53" s="6">
         <v>800</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="8">
         <v>39</v>
       </c>
       <c r="B54">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D54" s="6">
         <v>800</v>
       </c>
       <c r="E54" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="55" spans="1:5" customHeight="1" ht="20">
-[...5 lines deleted...]
-      <c r="A56" s="8">
+    <row r="55" spans="1:5">
+      <c r="A55" s="8">
         <v>40</v>
       </c>
-      <c r="B56">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="B55">
+        <v>2026</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D55" s="6">
+        <v>800</v>
+      </c>
+      <c r="E55" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" customHeight="1" ht="20">
+      <c r="A56" s="9" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="8">
         <v>41</v>
       </c>
       <c r="B57">
-        <v>2074</v>
+        <v>2031</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="D57" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E57" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="8">
         <v>42</v>
       </c>
       <c r="B58">
+        <v>2074</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D58" s="6">
+        <v>6500</v>
+      </c>
+      <c r="E58" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="8">
+        <v>43</v>
+      </c>
+      <c r="B59">
         <v>2059</v>
       </c>
-      <c r="C58" s="4" t="s">
+      <c r="C59" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="D58" s="6">
+      <c r="D59" s="6">
         <v>1000</v>
       </c>
-      <c r="E58" t="s">
-[...4 lines deleted...]
-      <c r="A59" s="9" t="s">
+      <c r="E59" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" customHeight="1" ht="20">
+      <c r="A60" s="9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="8">
+        <v>44</v>
+      </c>
+      <c r="B61">
+        <v>2096</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D61" s="6">
+        <v>1000</v>
+      </c>
+      <c r="E61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" customHeight="1" ht="20">
+      <c r="A62" s="9" t="s">
         <v>55</v>
-      </c>
-[...37 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="8">
         <v>45</v>
       </c>
       <c r="B63">
-        <v>2035</v>
+        <v>2038</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D63" s="6">
-        <v>500</v>
+        <v>1500</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="8">
         <v>46</v>
       </c>
       <c r="B64">
-        <v>2064</v>
+        <v>2103</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="D64" s="6">
-        <v>1500</v>
+        <v>5000</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="8">
         <v>47</v>
       </c>
       <c r="B65">
-        <v>2042</v>
+        <v>2035</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D65" s="6">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="8">
         <v>48</v>
       </c>
       <c r="B66">
-        <v>2073</v>
+        <v>2064</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D66" s="6">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="E66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="8">
         <v>49</v>
       </c>
       <c r="B67">
-        <v>2063</v>
+        <v>2042</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D67" s="6">
         <v>1000</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="68" spans="1:5" customHeight="1" ht="20">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="68" spans="1:5">
+      <c r="A68" s="8">
+        <v>50</v>
+      </c>
+      <c r="B68">
+        <v>2073</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D68" s="6">
+        <v>2000</v>
+      </c>
+      <c r="E68" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="8">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B69">
-        <v>2097</v>
+        <v>2063</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="D69" s="6">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="E69" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:5" customHeight="1" ht="20">
       <c r="A70" s="9" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="8">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B71">
-        <v>2099</v>
+        <v>2097</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D71" s="6">
         <v>500</v>
       </c>
       <c r="E71" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
-[...9 lines deleted...]
-      <c r="D72" s="6">
+    <row r="72" spans="1:5" customHeight="1" ht="20">
+      <c r="A72" s="9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="8">
+        <v>53</v>
+      </c>
+      <c r="B73">
+        <v>2099</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D73" s="6">
         <v>500</v>
       </c>
-      <c r="E72" t="s">
-[...5 lines deleted...]
-        <v>65</v>
+      <c r="E73" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="8">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B74">
-        <v>2019</v>
+        <v>2098</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="D74" s="6">
-        <v>1500</v>
+        <v>500</v>
       </c>
       <c r="E74" t="s">
-        <v>39</v>
-[...16 lines deleted...]
-        <v>14</v>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" customHeight="1" ht="20">
+      <c r="A75" s="9" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="8">
         <v>55</v>
       </c>
       <c r="B76">
-        <v>2033</v>
+        <v>2019</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D76" s="6">
-        <v>500</v>
+        <v>1500</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="8">
         <v>56</v>
       </c>
       <c r="B77">
-        <v>2056</v>
+        <v>2018</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="D77" s="6">
-        <v>3500</v>
+        <v>4000</v>
       </c>
       <c r="E77" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="78" spans="1:5" customHeight="1" ht="20">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="78" spans="1:5">
+      <c r="A78" s="8">
+        <v>57</v>
+      </c>
+      <c r="B78">
+        <v>2033</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78" s="6">
+        <v>500</v>
+      </c>
+      <c r="E78" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="8">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B79">
-        <v>2025</v>
+        <v>2056</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="D79" s="6">
-        <v>800</v>
+        <v>3500</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
-[...13 lines deleted...]
-        <v>14</v>
+    <row r="80" spans="1:5" customHeight="1" ht="20">
+      <c r="A80" s="9" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="8">
         <v>59</v>
       </c>
       <c r="B81">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D81" s="6">
         <v>800</v>
       </c>
       <c r="E81" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="82" spans="1:5" customHeight="1" ht="20">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="82" spans="1:5">
+      <c r="A82" s="8">
+        <v>60</v>
+      </c>
+      <c r="B82">
+        <v>2027</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D82" s="6">
+        <v>800</v>
+      </c>
+      <c r="E82" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="8">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B83">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D83" s="6">
-        <v>1500</v>
+        <v>800</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
-[...13 lines deleted...]
-        <v>14</v>
+    <row r="84" spans="1:5" customHeight="1" ht="20">
+      <c r="A84" s="9" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8">
         <v>62</v>
       </c>
       <c r="B85">
-        <v>2064</v>
+        <v>2038</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D85" s="6">
         <v>1500</v>
       </c>
       <c r="E85" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="8">
         <v>63</v>
       </c>
       <c r="B86">
-        <v>2043</v>
+        <v>2103</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="D86" s="6">
-        <v>1500</v>
+        <v>5000</v>
       </c>
       <c r="E86" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="8">
         <v>64</v>
       </c>
       <c r="B87">
-        <v>2045</v>
+        <v>2035</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D87" s="6">
-        <v>2000</v>
+        <v>500</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="8">
         <v>65</v>
       </c>
       <c r="B88">
-        <v>2093</v>
+        <v>2064</v>
       </c>
       <c r="C88" s="4" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D88" s="6">
-        <v>500</v>
+        <v>1500</v>
       </c>
       <c r="E88" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="8">
         <v>66</v>
       </c>
       <c r="B89">
-        <v>2094</v>
+        <v>2043</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D89" s="6">
-        <v>500</v>
+        <v>1500</v>
       </c>
       <c r="E89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="8">
         <v>67</v>
       </c>
       <c r="B90">
-        <v>2020</v>
+        <v>2045</v>
       </c>
       <c r="C90" s="4" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="D90" s="6">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="E90" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="8">
         <v>68</v>
       </c>
       <c r="B91">
-        <v>2075</v>
+        <v>2093</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="D91" s="6">
-        <v>6500</v>
+        <v>500</v>
       </c>
       <c r="E91" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="8">
         <v>69</v>
       </c>
       <c r="B92">
-        <v>2010</v>
+        <v>2094</v>
       </c>
       <c r="C92" s="4" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D92" s="6">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="E92" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="8">
         <v>70</v>
       </c>
       <c r="B93">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D93" s="6">
-        <v>2500</v>
+        <v>1500</v>
       </c>
       <c r="E93" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="8">
         <v>71</v>
       </c>
       <c r="B94">
-        <v>2019</v>
+        <v>2075</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D94" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E94" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="8">
         <v>72</v>
       </c>
       <c r="B95">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="D95" s="6">
-        <v>4000</v>
+        <v>1000</v>
       </c>
       <c r="E95" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="8">
         <v>73</v>
       </c>
       <c r="B96">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D96" s="6">
-        <v>1500</v>
+        <v>2500</v>
       </c>
       <c r="E96" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="8">
         <v>74</v>
       </c>
       <c r="B97">
-        <v>2085</v>
+        <v>2019</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D97" s="6">
         <v>1500</v>
       </c>
       <c r="E97" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="8">
         <v>75</v>
       </c>
       <c r="B98">
-        <v>2084</v>
+        <v>2018</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D98" s="6">
-        <v>6500</v>
+        <v>4000</v>
       </c>
       <c r="E98" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="8">
         <v>76</v>
       </c>
       <c r="B99">
-        <v>2076</v>
+        <v>2023</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D99" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E99" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="8">
         <v>77</v>
       </c>
       <c r="B100">
-        <v>2012</v>
+        <v>2085</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="D100" s="6">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="8">
         <v>78</v>
       </c>
       <c r="B101">
-        <v>2031</v>
+        <v>2084</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="D101" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E101" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="8">
         <v>79</v>
       </c>
       <c r="B102">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="C102" s="4" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D102" s="6">
         <v>6500</v>
       </c>
       <c r="E102" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="8">
         <v>80</v>
       </c>
       <c r="B103">
-        <v>2059</v>
+        <v>2012</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D103" s="6">
         <v>1000</v>
       </c>
       <c r="E103" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="8">
         <v>81</v>
       </c>
       <c r="B104">
-        <v>2096</v>
+        <v>2031</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D104" s="6">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="8">
         <v>82</v>
       </c>
       <c r="B105">
-        <v>2042</v>
+        <v>2074</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D105" s="6">
-        <v>1000</v>
+        <v>6500</v>
       </c>
       <c r="E105" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="8">
         <v>83</v>
       </c>
       <c r="B106">
-        <v>2060</v>
+        <v>2059</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D106" s="6">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E106" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="8">
         <v>84</v>
       </c>
       <c r="B107">
-        <v>2097</v>
+        <v>2096</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D107" s="6">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="8">
         <v>85</v>
       </c>
       <c r="B108">
-        <v>2099</v>
+        <v>2042</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D108" s="6">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="E108" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="8">
         <v>86</v>
       </c>
       <c r="B109">
-        <v>2098</v>
+        <v>2060</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="D109" s="6">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="E109" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="8">
         <v>87</v>
       </c>
       <c r="B110">
-        <v>2033</v>
+        <v>2097</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D110" s="6">
         <v>500</v>
       </c>
       <c r="E110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="8">
         <v>88</v>
       </c>
       <c r="B111">
-        <v>2056</v>
+        <v>2099</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="D111" s="6">
-        <v>3500</v>
+        <v>500</v>
       </c>
       <c r="E111" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="8">
         <v>89</v>
       </c>
       <c r="B112">
-        <v>2025</v>
+        <v>2098</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D112" s="6">
-        <v>800</v>
+        <v>500</v>
       </c>
       <c r="E112" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="8">
         <v>90</v>
       </c>
       <c r="B113">
-        <v>2027</v>
+        <v>2033</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="D113" s="6">
-        <v>800</v>
+        <v>500</v>
       </c>
       <c r="E113" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="8">
         <v>91</v>
       </c>
       <c r="B114">
-        <v>2026</v>
+        <v>2056</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="D114" s="6">
-        <v>800</v>
+        <v>3500</v>
       </c>
       <c r="E114" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="8">
         <v>92</v>
       </c>
       <c r="B115">
-        <v>2044</v>
+        <v>2025</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="D115" s="6">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="E115" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="8">
         <v>93</v>
       </c>
       <c r="B116">
-        <v>2034</v>
+        <v>2027</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D116" s="6">
-        <v>500</v>
+        <v>800</v>
       </c>
       <c r="E116" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="8">
         <v>94</v>
       </c>
       <c r="B117">
-        <v>2073</v>
+        <v>2026</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D117" s="6">
-        <v>2000</v>
+        <v>800</v>
       </c>
       <c r="E117" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="8">
         <v>95</v>
       </c>
       <c r="B118">
-        <v>2086</v>
+        <v>2044</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D118" s="6">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E118" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="8">
         <v>96</v>
       </c>
       <c r="B119">
-        <v>2036</v>
+        <v>2034</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D119" s="6">
-        <v>18000</v>
+        <v>500</v>
       </c>
       <c r="E119" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="8">
         <v>97</v>
       </c>
       <c r="B120">
-        <v>2063</v>
+        <v>2073</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D120" s="6">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="E120" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="8">
         <v>98</v>
       </c>
       <c r="B121">
-        <v>2091</v>
+        <v>2086</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D121" s="6">
         <v>2000</v>
       </c>
       <c r="E121" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="8">
         <v>99</v>
       </c>
       <c r="B122">
-        <v>2007</v>
+        <v>2036</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D122" s="6">
-        <v>29000</v>
+        <v>18000</v>
       </c>
       <c r="E122" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="8">
         <v>100</v>
       </c>
       <c r="B123">
-        <v>2006</v>
+        <v>2063</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="D123" s="6">
-        <v>21000</v>
+        <v>1000</v>
       </c>
       <c r="E123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="8">
         <v>101</v>
       </c>
       <c r="B124">
-        <v>2008</v>
+        <v>2091</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D124" s="6">
-        <v>65000</v>
+        <v>2000</v>
       </c>
       <c r="E124" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="8">
         <v>102</v>
       </c>
       <c r="B125">
-        <v>2047</v>
+        <v>2007</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D125" s="6">
-        <v>4000</v>
+        <v>29000</v>
       </c>
       <c r="E125" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="8">
         <v>103</v>
       </c>
       <c r="B126">
-        <v>2048</v>
+        <v>2006</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D126" s="6">
-        <v>4000</v>
+        <v>21000</v>
       </c>
       <c r="E126" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="8">
         <v>104</v>
       </c>
       <c r="B127">
-        <v>2102</v>
+        <v>2008</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D127" s="6">
-        <v>3000</v>
+        <v>65000</v>
       </c>
       <c r="E127" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="8">
         <v>105</v>
       </c>
       <c r="B128">
-        <v>2051</v>
+        <v>2047</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D128" s="6">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="E128" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="8">
         <v>106</v>
       </c>
       <c r="B129">
-        <v>2050</v>
+        <v>2048</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D129" s="6">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="E129" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="8">
         <v>107</v>
       </c>
       <c r="B130">
-        <v>2052</v>
+        <v>2102</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D130" s="6">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="E130" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="8">
         <v>108</v>
       </c>
       <c r="B131">
-        <v>2087</v>
+        <v>2051</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D131" s="6">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="E131" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="8">
         <v>109</v>
       </c>
       <c r="B132">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D132" s="6">
         <v>2000</v>
       </c>
       <c r="E132" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="8">
         <v>110</v>
       </c>
       <c r="B133">
-        <v>2089</v>
+        <v>2052</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D133" s="6">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="E133" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="8">
         <v>111</v>
       </c>
       <c r="B134">
-        <v>2092</v>
+        <v>2087</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>22</v>
+        <v>87</v>
       </c>
       <c r="D134" s="6">
-        <v>800</v>
+        <v>3000</v>
       </c>
       <c r="E134" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="8">
         <v>112</v>
       </c>
       <c r="B135">
-        <v>2082</v>
+        <v>2049</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="D135" s="6">
-        <v>800</v>
+        <v>2000</v>
       </c>
       <c r="E135" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="8">
         <v>113</v>
       </c>
       <c r="B136">
-        <v>2081</v>
+        <v>2089</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="D136" s="6">
-        <v>800</v>
+        <v>3000</v>
       </c>
       <c r="E136" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="8">
         <v>114</v>
       </c>
       <c r="B137">
-        <v>2079</v>
+        <v>2092</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D137" s="6">
         <v>800</v>
       </c>
       <c r="E137" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="8">
         <v>115</v>
       </c>
       <c r="B138">
-        <v>2101</v>
+        <v>2082</v>
       </c>
       <c r="C138" s="4" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D138" s="6">
         <v>800</v>
       </c>
       <c r="E138" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="8">
         <v>116</v>
       </c>
       <c r="B139">
-        <v>2078</v>
+        <v>2081</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D139" s="6">
         <v>800</v>
       </c>
       <c r="E139" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="8">
         <v>117</v>
       </c>
       <c r="B140">
-        <v>2083</v>
+        <v>2079</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D140" s="6">
         <v>800</v>
       </c>
       <c r="E140" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="8">
         <v>118</v>
       </c>
       <c r="B141">
-        <v>2077</v>
+        <v>2101</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D141" s="6">
         <v>800</v>
       </c>
       <c r="E141" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="8">
         <v>119</v>
       </c>
       <c r="B142">
-        <v>2100</v>
+        <v>2078</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D142" s="6">
         <v>800</v>
       </c>
       <c r="E142" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="8">
         <v>120</v>
       </c>
       <c r="B143">
-        <v>2080</v>
+        <v>2083</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D143" s="6">
         <v>800</v>
       </c>
       <c r="E143" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="8">
         <v>121</v>
       </c>
       <c r="B144">
-        <v>2090</v>
+        <v>2077</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>91</v>
+        <v>29</v>
       </c>
       <c r="D144" s="6">
-        <v>8000</v>
+        <v>800</v>
       </c>
       <c r="E144" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="145" spans="1:5" customHeight="1" ht="20">
-[...1 lines deleted...]
-        <v>92</v>
+    <row r="145" spans="1:5">
+      <c r="A145" s="8">
+        <v>122</v>
+      </c>
+      <c r="B145">
+        <v>2100</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D145" s="6">
+        <v>800</v>
+      </c>
+      <c r="E145" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="8">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B146">
-        <v>2047</v>
+        <v>2080</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="D146" s="6">
-        <v>4000</v>
+        <v>800</v>
       </c>
       <c r="E146" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="8">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B147">
-        <v>2048</v>
+        <v>2090</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D147" s="6">
-        <v>4000</v>
+        <v>8000</v>
       </c>
       <c r="E147" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
-[...13 lines deleted...]
-        <v>14</v>
+    <row r="148" spans="1:5" customHeight="1" ht="20">
+      <c r="A148" s="9" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="8">
         <v>125</v>
       </c>
       <c r="B149">
-        <v>2051</v>
+        <v>2047</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D149" s="6">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="E149" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="8">
         <v>126</v>
       </c>
       <c r="B150">
-        <v>2050</v>
+        <v>2048</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D150" s="6">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="E150" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="8">
         <v>127</v>
       </c>
       <c r="B151">
-        <v>2052</v>
+        <v>2102</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D151" s="6">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="E151" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="8">
         <v>128</v>
       </c>
       <c r="B152">
-        <v>2087</v>
+        <v>2051</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D152" s="6">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="E152" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="8">
         <v>129</v>
       </c>
       <c r="B153">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D153" s="6">
         <v>2000</v>
       </c>
       <c r="E153" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="8">
         <v>130</v>
       </c>
       <c r="B154">
-        <v>2089</v>
+        <v>2052</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D154" s="6">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="E154" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="8">
         <v>131</v>
       </c>
       <c r="B155">
-        <v>2090</v>
+        <v>2087</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D155" s="6">
-        <v>8000</v>
+        <v>3000</v>
       </c>
       <c r="E155" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="156" spans="1:5" customHeight="1" ht="20">
-[...1 lines deleted...]
-        <v>93</v>
+    <row r="156" spans="1:5">
+      <c r="A156" s="8">
+        <v>132</v>
+      </c>
+      <c r="B156">
+        <v>2049</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="D156" s="6">
+        <v>2000</v>
+      </c>
+      <c r="E156" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="8">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B157">
-        <v>2010</v>
+        <v>2089</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D157" s="6">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="E157" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="8">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B158">
-        <v>2012</v>
+        <v>2090</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>19</v>
+        <v>90</v>
       </c>
       <c r="D158" s="6">
+        <v>8000</v>
+      </c>
+      <c r="E158" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" customHeight="1" ht="20">
+      <c r="A159" s="9" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="8">
+        <v>135</v>
+      </c>
+      <c r="B160">
+        <v>2010</v>
+      </c>
+      <c r="C160" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D160" s="6">
         <v>1000</v>
       </c>
-      <c r="E158" t="s">
-[...22 lines deleted...]
-        <v>94</v>
+      <c r="E160" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="8">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B161">
-        <v>2035</v>
+        <v>2012</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="D161" s="6">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="E161" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="8">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B162">
-        <v>2093</v>
+        <v>2059</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="D162" s="6">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="E162" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
-[...13 lines deleted...]
-        <v>14</v>
+    <row r="163" spans="1:5" customHeight="1" ht="20">
+      <c r="A163" s="9" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="8">
         <v>138</v>
       </c>
       <c r="B164">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="D164" s="6">
         <v>500</v>
       </c>
       <c r="E164" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="165" spans="1:5" customHeight="1" ht="20">
-[...1 lines deleted...]
-        <v>95</v>
+    <row r="165" spans="1:5">
+      <c r="A165" s="8">
+        <v>139</v>
+      </c>
+      <c r="B165">
+        <v>2093</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D165" s="6">
+        <v>500</v>
+      </c>
+      <c r="E165" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="8">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B166">
-        <v>2036</v>
+        <v>2094</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="D166" s="6">
-        <v>18000</v>
+        <v>500</v>
       </c>
       <c r="E166" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="8">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B167">
-        <v>2007</v>
+        <v>2034</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D167" s="6">
-        <v>29000</v>
+        <v>500</v>
       </c>
       <c r="E167" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
-[...13 lines deleted...]
-        <v>14</v>
+    <row r="168" spans="1:5" customHeight="1" ht="20">
+      <c r="A168" s="9" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="8">
         <v>142</v>
       </c>
       <c r="B169">
-        <v>2008</v>
+        <v>2036</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D169" s="6">
-        <v>65000</v>
+        <v>18000</v>
       </c>
       <c r="E169" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-        <v>96</v>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="8">
+        <v>143</v>
+      </c>
+      <c r="B170">
+        <v>2007</v>
+      </c>
+      <c r="C170" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D170" s="6">
+        <v>29000</v>
+      </c>
+      <c r="E170" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="8">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B171">
-        <v>2092</v>
+        <v>2006</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="D171" s="6">
-        <v>800</v>
+        <v>21000</v>
       </c>
       <c r="E171" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="8">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B172">
-        <v>2082</v>
+        <v>2008</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="D172" s="6">
-        <v>800</v>
+        <v>65000</v>
       </c>
       <c r="E172" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
-[...13 lines deleted...]
-        <v>14</v>
+    <row r="173" spans="1:5" customHeight="1" ht="20">
+      <c r="A173" s="9" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="8">
         <v>146</v>
       </c>
       <c r="B174">
-        <v>2079</v>
+        <v>2092</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D174" s="6">
         <v>800</v>
       </c>
       <c r="E174" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="8">
         <v>147</v>
       </c>
       <c r="B175">
-        <v>2101</v>
+        <v>2082</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D175" s="6">
         <v>800</v>
       </c>
       <c r="E175" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="8">
         <v>148</v>
       </c>
       <c r="B176">
-        <v>2078</v>
+        <v>2081</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D176" s="6">
         <v>800</v>
       </c>
       <c r="E176" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="8">
         <v>149</v>
       </c>
       <c r="B177">
-        <v>2083</v>
+        <v>2079</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D177" s="6">
         <v>800</v>
       </c>
       <c r="E177" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="8">
         <v>150</v>
       </c>
       <c r="B178">
-        <v>2077</v>
+        <v>2101</v>
       </c>
       <c r="C178" s="4" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D178" s="6">
         <v>800</v>
       </c>
       <c r="E178" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="8">
         <v>151</v>
       </c>
       <c r="B179">
-        <v>2100</v>
+        <v>2078</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D179" s="6">
         <v>800</v>
       </c>
       <c r="E179" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="8">
         <v>152</v>
       </c>
       <c r="B180">
-        <v>2080</v>
+        <v>2083</v>
       </c>
       <c r="C180" s="4" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D180" s="6">
         <v>800</v>
       </c>
       <c r="E180" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="181" spans="1:5" customHeight="1" ht="20">
-[...1 lines deleted...]
-        <v>97</v>
+    <row r="181" spans="1:5">
+      <c r="A181" s="8">
+        <v>153</v>
+      </c>
+      <c r="B181">
+        <v>2077</v>
+      </c>
+      <c r="C181" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D181" s="6">
+        <v>800</v>
+      </c>
+      <c r="E181" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="8">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B182">
-        <v>2038</v>
+        <v>2100</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="D182" s="6">
-        <v>1500</v>
+        <v>800</v>
       </c>
       <c r="E182" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="8">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B183">
-        <v>2064</v>
+        <v>2080</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="D183" s="6">
-        <v>1500</v>
+        <v>800</v>
       </c>
       <c r="E183" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
-[...13 lines deleted...]
-        <v>14</v>
+    <row r="184" spans="1:5" customHeight="1" ht="20">
+      <c r="A184" s="9" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="8">
         <v>156</v>
       </c>
       <c r="B185">
-        <v>2045</v>
+        <v>2038</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="D185" s="6">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="E185" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="8">
         <v>157</v>
       </c>
       <c r="B186">
-        <v>2020</v>
+        <v>2103</v>
       </c>
       <c r="C186" s="4" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D186" s="6">
-        <v>1500</v>
+        <v>5000</v>
       </c>
       <c r="E186" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="8">
         <v>158</v>
       </c>
       <c r="B187">
-        <v>2075</v>
+        <v>2064</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="D187" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E187" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="8">
         <v>159</v>
       </c>
       <c r="B188">
-        <v>2017</v>
+        <v>2043</v>
       </c>
       <c r="C188" s="4" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D188" s="6">
-        <v>2500</v>
+        <v>1500</v>
       </c>
       <c r="E188" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="8">
         <v>160</v>
       </c>
       <c r="B189">
-        <v>2019</v>
+        <v>2045</v>
       </c>
       <c r="C189" s="4" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="D189" s="6">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="E189" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="8">
         <v>161</v>
       </c>
       <c r="B190">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C190" s="4" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D190" s="6">
-        <v>4000</v>
+        <v>1500</v>
       </c>
       <c r="E190" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="8">
         <v>162</v>
       </c>
       <c r="B191">
-        <v>2023</v>
+        <v>2075</v>
       </c>
       <c r="C191" s="4" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D191" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E191" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="8">
         <v>163</v>
       </c>
       <c r="B192">
-        <v>2085</v>
+        <v>2017</v>
       </c>
       <c r="C192" s="4" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D192" s="6">
-        <v>1500</v>
+        <v>2500</v>
       </c>
       <c r="E192" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="8">
         <v>164</v>
       </c>
       <c r="B193">
-        <v>2084</v>
+        <v>2019</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="D193" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E193" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="8">
         <v>165</v>
       </c>
       <c r="B194">
-        <v>2076</v>
+        <v>2018</v>
       </c>
       <c r="C194" s="4" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="D194" s="6">
-        <v>6500</v>
+        <v>4000</v>
       </c>
       <c r="E194" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="8">
         <v>166</v>
       </c>
       <c r="B195">
-        <v>2031</v>
+        <v>2023</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="D195" s="6">
         <v>1500</v>
       </c>
       <c r="E195" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="8">
         <v>167</v>
       </c>
       <c r="B196">
-        <v>2074</v>
+        <v>2085</v>
       </c>
       <c r="C196" s="4" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="D196" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E196" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="8">
         <v>168</v>
       </c>
       <c r="B197">
-        <v>2042</v>
+        <v>2084</v>
       </c>
       <c r="C197" s="4" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="D197" s="6">
-        <v>1000</v>
+        <v>6500</v>
       </c>
       <c r="E197" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="8">
         <v>169</v>
       </c>
       <c r="B198">
-        <v>2060</v>
+        <v>2076</v>
       </c>
       <c r="C198" s="4" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D198" s="6">
-        <v>2000</v>
+        <v>6500</v>
       </c>
       <c r="E198" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="8">
         <v>170</v>
       </c>
       <c r="B199">
-        <v>2044</v>
+        <v>2031</v>
       </c>
       <c r="C199" s="4" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="D199" s="6">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="E199" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="8">
         <v>171</v>
       </c>
       <c r="B200">
-        <v>2034</v>
+        <v>2074</v>
       </c>
       <c r="C200" s="4" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="D200" s="6">
-        <v>500</v>
+        <v>6500</v>
       </c>
       <c r="E200" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="8">
         <v>172</v>
       </c>
       <c r="B201">
-        <v>2073</v>
+        <v>2042</v>
       </c>
       <c r="C201" s="4" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D201" s="6">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E201" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="8">
         <v>173</v>
       </c>
       <c r="B202">
-        <v>2086</v>
+        <v>2060</v>
       </c>
       <c r="C202" s="4" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="D202" s="6">
         <v>2000</v>
       </c>
       <c r="E202" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="8">
         <v>174</v>
       </c>
       <c r="B203">
-        <v>2063</v>
+        <v>2044</v>
       </c>
       <c r="C203" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D203" s="6">
         <v>1000</v>
       </c>
       <c r="E203" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="8">
         <v>175</v>
       </c>
       <c r="B204">
-        <v>2091</v>
+        <v>2034</v>
       </c>
       <c r="C204" s="4" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D204" s="6">
+        <v>500</v>
+      </c>
+      <c r="E204" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="8">
+        <v>176</v>
+      </c>
+      <c r="B205">
+        <v>2073</v>
+      </c>
+      <c r="C205" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D205" s="6">
         <v>2000</v>
       </c>
-      <c r="E204" t="s">
-[...5 lines deleted...]
-        <v>97</v>
+      <c r="E205" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="8">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B206">
-        <v>2038</v>
+        <v>2086</v>
       </c>
       <c r="C206" s="4" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D206" s="6">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="E206" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="8">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B207">
-        <v>2064</v>
+        <v>2063</v>
       </c>
       <c r="C207" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D207" s="6">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="E207" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="8">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B208">
-        <v>2043</v>
+        <v>2091</v>
       </c>
       <c r="C208" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D208" s="6">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="E208" t="s">
-        <v>14</v>
-[...16 lines deleted...]
-        <v>14</v>
+        <v>77</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" customHeight="1" ht="20">
+      <c r="A209" s="9" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="8">
         <v>180</v>
       </c>
       <c r="B210">
-        <v>2020</v>
+        <v>2038</v>
       </c>
       <c r="C210" s="4" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="D210" s="6">
         <v>1500</v>
       </c>
       <c r="E210" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="8">
         <v>181</v>
       </c>
       <c r="B211">
-        <v>2075</v>
+        <v>2103</v>
       </c>
       <c r="C211" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D211" s="6">
-        <v>6500</v>
+        <v>5000</v>
       </c>
       <c r="E211" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="8">
         <v>182</v>
       </c>
       <c r="B212">
-        <v>2017</v>
+        <v>2064</v>
       </c>
       <c r="C212" s="4" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="D212" s="6">
-        <v>2500</v>
+        <v>1500</v>
       </c>
       <c r="E212" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="8">
         <v>183</v>
       </c>
       <c r="B213">
-        <v>2019</v>
+        <v>2043</v>
       </c>
       <c r="C213" s="4" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="D213" s="6">
         <v>1500</v>
       </c>
       <c r="E213" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="8">
         <v>184</v>
       </c>
       <c r="B214">
-        <v>2018</v>
+        <v>2045</v>
       </c>
       <c r="C214" s="4" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="D214" s="6">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="E214" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="8">
         <v>185</v>
       </c>
       <c r="B215">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C215" s="4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D215" s="6">
         <v>1500</v>
       </c>
       <c r="E215" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="8">
         <v>186</v>
       </c>
       <c r="B216">
-        <v>2085</v>
+        <v>2075</v>
       </c>
       <c r="C216" s="4" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="D216" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E216" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="8">
         <v>187</v>
       </c>
       <c r="B217">
-        <v>2084</v>
+        <v>2017</v>
       </c>
       <c r="C217" s="4" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D217" s="6">
-        <v>6500</v>
+        <v>2500</v>
       </c>
       <c r="E217" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="8">
         <v>188</v>
       </c>
       <c r="B218">
-        <v>2076</v>
+        <v>2019</v>
       </c>
       <c r="C218" s="4" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D218" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E218" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="8">
         <v>189</v>
       </c>
       <c r="B219">
-        <v>2031</v>
+        <v>2018</v>
       </c>
       <c r="C219" s="4" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="D219" s="6">
-        <v>1500</v>
+        <v>4000</v>
       </c>
       <c r="E219" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="8">
         <v>190</v>
       </c>
       <c r="B220">
-        <v>2074</v>
+        <v>2023</v>
       </c>
       <c r="C220" s="4" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="D220" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E220" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="8">
         <v>191</v>
       </c>
       <c r="B221">
-        <v>2042</v>
+        <v>2085</v>
       </c>
       <c r="C221" s="4" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="D221" s="6">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="E221" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="8">
         <v>192</v>
       </c>
       <c r="B222">
-        <v>2060</v>
+        <v>2084</v>
       </c>
       <c r="C222" s="4" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D222" s="6">
-        <v>2000</v>
+        <v>6500</v>
       </c>
       <c r="E222" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="8">
         <v>193</v>
       </c>
       <c r="B223">
-        <v>2044</v>
+        <v>2076</v>
       </c>
       <c r="C223" s="4" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="D223" s="6">
-        <v>1000</v>
+        <v>6500</v>
       </c>
       <c r="E223" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="8">
         <v>194</v>
       </c>
       <c r="B224">
-        <v>2034</v>
+        <v>2031</v>
       </c>
       <c r="C224" s="4" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="D224" s="6">
-        <v>500</v>
+        <v>1500</v>
       </c>
       <c r="E224" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="8">
         <v>195</v>
       </c>
       <c r="B225">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="C225" s="4" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D225" s="6">
-        <v>2000</v>
+        <v>6500</v>
       </c>
       <c r="E225" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="8">
         <v>196</v>
       </c>
       <c r="B226">
-        <v>2086</v>
+        <v>2042</v>
       </c>
       <c r="C226" s="4" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D226" s="6">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E226" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="8">
         <v>197</v>
       </c>
       <c r="B227">
-        <v>2063</v>
+        <v>2060</v>
       </c>
       <c r="C227" s="4" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="D227" s="6">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="E227" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="8">
         <v>198</v>
       </c>
       <c r="B228">
+        <v>2044</v>
+      </c>
+      <c r="C228" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D228" s="6">
+        <v>1000</v>
+      </c>
+      <c r="E228" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="8">
+        <v>199</v>
+      </c>
+      <c r="B229">
+        <v>2034</v>
+      </c>
+      <c r="C229" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D229" s="6">
+        <v>500</v>
+      </c>
+      <c r="E229" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="8">
+        <v>200</v>
+      </c>
+      <c r="B230">
+        <v>2073</v>
+      </c>
+      <c r="C230" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D230" s="6">
+        <v>2000</v>
+      </c>
+      <c r="E230" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="8">
+        <v>201</v>
+      </c>
+      <c r="B231">
+        <v>2086</v>
+      </c>
+      <c r="C231" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D231" s="6">
+        <v>2000</v>
+      </c>
+      <c r="E231" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="8">
+        <v>202</v>
+      </c>
+      <c r="B232">
+        <v>2063</v>
+      </c>
+      <c r="C232" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D232" s="6">
+        <v>1000</v>
+      </c>
+      <c r="E232" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="8">
+        <v>203</v>
+      </c>
+      <c r="B233">
         <v>2091</v>
       </c>
-      <c r="C228" s="4" t="s">
+      <c r="C233" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D233" s="6">
+        <v>2000</v>
+      </c>
+      <c r="E233" t="s">
         <v>77</v>
       </c>
-      <c r="D228" s="6">
-[...7 lines deleted...]
-      <c r="A229" s="8"/>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:C7"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A10:E10"/>
-    <mergeCell ref="A28:E28"/>
-[...2 lines deleted...]
-    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A29:E29"/>
+    <mergeCell ref="A31:E31"/>
+    <mergeCell ref="A33:E33"/>
     <mergeCell ref="A41:E41"/>
-    <mergeCell ref="A55:E55"/>
-[...2 lines deleted...]
-    <mergeCell ref="A68:E68"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A56:E56"/>
+    <mergeCell ref="A60:E60"/>
+    <mergeCell ref="A62:E62"/>
     <mergeCell ref="A70:E70"/>
-    <mergeCell ref="A73:E73"/>
-[...8 lines deleted...]
-    <mergeCell ref="A205:E205"/>
+    <mergeCell ref="A72:E72"/>
+    <mergeCell ref="A75:E75"/>
+    <mergeCell ref="A80:E80"/>
+    <mergeCell ref="A84:E84"/>
+    <mergeCell ref="A148:E148"/>
+    <mergeCell ref="A159:E159"/>
+    <mergeCell ref="A163:E163"/>
+    <mergeCell ref="A168:E168"/>
+    <mergeCell ref="A173:E173"/>
+    <mergeCell ref="A184:E184"/>
+    <mergeCell ref="A209:E209"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_3" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_4" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_5" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_6" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_7" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_8" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_9" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_10" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_11" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_12" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_13" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_14" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_15" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_16" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_17" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_18" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_19" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C29" r:id="rId_hyperlink_20" tooltip="Перейти на страницу товара"/>
-[...1 lines deleted...]
-    <hyperlink ref="C33" r:id="rId_hyperlink_22" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_20" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_21" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_22" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_23" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_24" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_25" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_26" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_27" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_28" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C42" r:id="rId_hyperlink_29" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_29" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_30" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_31" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_32" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_33" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_34" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_35" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_36" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_37" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_38" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_39" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_40" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_41" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C56" r:id="rId_hyperlink_42" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_42" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_43" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_44" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C60" r:id="rId_hyperlink_45" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C62" r:id="rId_hyperlink_46" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C59" r:id="rId_hyperlink_45" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C61" r:id="rId_hyperlink_46" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_47" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_48" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_49" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_50" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_51" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C69" r:id="rId_hyperlink_52" tooltip="Перейти на страницу товара"/>
-[...3 lines deleted...]
-    <hyperlink ref="C75" r:id="rId_hyperlink_56" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C68" r:id="rId_hyperlink_52" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C69" r:id="rId_hyperlink_53" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C71" r:id="rId_hyperlink_54" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C73" r:id="rId_hyperlink_55" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C74" r:id="rId_hyperlink_56" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_57" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_58" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C79" r:id="rId_hyperlink_59" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C80" r:id="rId_hyperlink_60" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C78" r:id="rId_hyperlink_59" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C79" r:id="rId_hyperlink_60" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_61" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C83" r:id="rId_hyperlink_62" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C84" r:id="rId_hyperlink_63" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C82" r:id="rId_hyperlink_62" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_63" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_64" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_65" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_66" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_67" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_68" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_69" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_70" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_71" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_72" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_73" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_74" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_75" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_76" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_77" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_78" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_79" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_80" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C102" r:id="rId_hyperlink_81" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C103" r:id="rId_hyperlink_82" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C104" r:id="rId_hyperlink_83" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_84" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_85" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_86" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_87" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_88" tooltip="Перейти на страницу товара"/>
@@ -4442,134 +4524,139 @@
     <hyperlink ref="C120" r:id="rId_hyperlink_99" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_100" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_101" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_102" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_103" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_104" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_105" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_106" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_107" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_108" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_109" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_110" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_111" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_112" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_113" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_114" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_115" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_116" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_117" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_118" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_119" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_120" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_121" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_122" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_123" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C146" r:id="rId_hyperlink_124" tooltip="Перейти на страницу товара"/>
-[...1 lines deleted...]
-    <hyperlink ref="C148" r:id="rId_hyperlink_126" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_124" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C146" r:id="rId_hyperlink_125" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C147" r:id="rId_hyperlink_126" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_127" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_128" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_129" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_130" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_131" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_132" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_133" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C157" r:id="rId_hyperlink_134" tooltip="Перейти на страницу товара"/>
-[...4 lines deleted...]
-    <hyperlink ref="C163" r:id="rId_hyperlink_139" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C156" r:id="rId_hyperlink_134" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C157" r:id="rId_hyperlink_135" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C158" r:id="rId_hyperlink_136" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C160" r:id="rId_hyperlink_137" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C161" r:id="rId_hyperlink_138" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C162" r:id="rId_hyperlink_139" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C164" r:id="rId_hyperlink_140" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C166" r:id="rId_hyperlink_141" tooltip="Перейти на страницу товара"/>
-[...1 lines deleted...]
-    <hyperlink ref="C168" r:id="rId_hyperlink_143" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C165" r:id="rId_hyperlink_141" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C166" r:id="rId_hyperlink_142" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C167" r:id="rId_hyperlink_143" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_144" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C171" r:id="rId_hyperlink_145" tooltip="Перейти на страницу товара"/>
-[...1 lines deleted...]
-    <hyperlink ref="C173" r:id="rId_hyperlink_147" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C170" r:id="rId_hyperlink_145" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C171" r:id="rId_hyperlink_146" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C172" r:id="rId_hyperlink_147" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C174" r:id="rId_hyperlink_148" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_149" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C176" r:id="rId_hyperlink_150" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_151" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_152" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_153" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C180" r:id="rId_hyperlink_154" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C182" r:id="rId_hyperlink_155" tooltip="Перейти на страницу товара"/>
-[...1 lines deleted...]
-    <hyperlink ref="C184" r:id="rId_hyperlink_157" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C181" r:id="rId_hyperlink_155" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C182" r:id="rId_hyperlink_156" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C183" r:id="rId_hyperlink_157" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C185" r:id="rId_hyperlink_158" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C186" r:id="rId_hyperlink_159" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C187" r:id="rId_hyperlink_160" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C188" r:id="rId_hyperlink_161" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C189" r:id="rId_hyperlink_162" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C190" r:id="rId_hyperlink_163" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_164" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_165" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_166" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_167" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C195" r:id="rId_hyperlink_168" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C196" r:id="rId_hyperlink_169" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C197" r:id="rId_hyperlink_170" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C198" r:id="rId_hyperlink_171" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C199" r:id="rId_hyperlink_172" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_173" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C201" r:id="rId_hyperlink_174" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_175" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_176" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_177" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C206" r:id="rId_hyperlink_178" tooltip="Перейти на страницу товара"/>
-[...2 lines deleted...]
-    <hyperlink ref="C209" r:id="rId_hyperlink_181" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C205" r:id="rId_hyperlink_178" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C206" r:id="rId_hyperlink_179" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C207" r:id="rId_hyperlink_180" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C208" r:id="rId_hyperlink_181" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C210" r:id="rId_hyperlink_182" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C211" r:id="rId_hyperlink_183" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C212" r:id="rId_hyperlink_184" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C213" r:id="rId_hyperlink_185" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C214" r:id="rId_hyperlink_186" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C215" r:id="rId_hyperlink_187" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C216" r:id="rId_hyperlink_188" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C217" r:id="rId_hyperlink_189" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_190" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_191" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_192" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_193" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_194" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_195" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_196" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_197" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C226" r:id="rId_hyperlink_198" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C227" r:id="rId_hyperlink_199" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C228" r:id="rId_hyperlink_200" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C229" r:id="rId_hyperlink_201" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C230" r:id="rId_hyperlink_202" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C231" r:id="rId_hyperlink_203" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C232" r:id="rId_hyperlink_204" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C233" r:id="rId_hyperlink_205" tooltip="Перейти на страницу товара"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
-    <oddFooter>&amp;L&amp;BПрайс-лист сформирован 19.04.2026&amp;RСтраница &amp;P из .&amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;BПрайс-лист сформирован 03.06.2026&amp;RСтраница &amp;P из .&amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">