--- v1 (2026-06-03)
+++ v2 (2026-07-18)
@@ -12,118 +12,121 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>MSL Works Distributor</t>
   </si>
   <si>
     <t>UFPI seller</t>
   </si>
   <si>
     <t>630055, Российская федерация, Новосибирская область, г. Новосибирск, ул.Рубиновая, д.4</t>
   </si>
   <si>
     <t>http://ufpi.pro/</t>
   </si>
   <si>
     <t>sales@ufpi.pro</t>
   </si>
   <si>
     <t>тел.: +7-953-780-32-13</t>
   </si>
   <si>
-    <t>Прайс-лист сформирован 03.06.2026</t>
+    <t>Прайс-лист сформирован 18.07.2026</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Наличие товара</t>
   </si>
   <si>
     <t>BGA</t>
   </si>
   <si>
-    <t>EASY JTAG PLUS BOX</t>
+    <t>NAND BGA63 JRS SMT</t>
   </si>
   <si>
     <t>Товар в наличии</t>
   </si>
   <si>
-    <t>NAND BGA63 JRS SMT</t>
-[...1 lines deleted...]
-  <si>
     <t>NAND BGA63 JRS SMT Base</t>
   </si>
   <si>
     <t>NOR BGA48-0.8 JRS SMT</t>
   </si>
   <si>
     <t>NOR BGA64-1.0 JRS SMT</t>
   </si>
   <si>
     <t>NOR BGA64-1.0 JRS SMT Base</t>
   </si>
   <si>
     <t>OneNAND BGA63 JRS SMT</t>
   </si>
   <si>
     <t>OneNAND BGA63 JRS SMT base</t>
   </si>
   <si>
+    <t>Z3X EASY JTAG PLUS</t>
+  </si>
+  <si>
+    <t>Ожидается через 2-3 дня</t>
+  </si>
+  <si>
     <t>Рамка 10,0×13.0 BGA64 JRS</t>
   </si>
   <si>
     <t>Рамка 10,0×15.0 BGA64 JRS</t>
   </si>
   <si>
     <t>Рамка 10,0×8.0 BGA64 JRS</t>
   </si>
   <si>
     <t>Рамка 11,0×10.0 BGA63 JRS</t>
   </si>
   <si>
     <t>Рамка 11×13 BGA64 JRS</t>
   </si>
   <si>
     <t>Рамка 12,0×11.0 BGA63 JRS</t>
   </si>
   <si>
     <t>Рамка 12,0×18.0 BGA64 JRS</t>
   </si>
   <si>
     <t>Рамка 13,0×10.5 BGA63 JRS</t>
   </si>
   <si>
     <t>Рамка 6.15×8.15 BGA48 JRS</t>
@@ -224,78 +227,84 @@
   <si>
     <t>TSOP32</t>
   </si>
   <si>
     <t>TSOP40</t>
   </si>
   <si>
     <t>TSOP48</t>
   </si>
   <si>
     <t>TSOP48 Wells SMT универсальная</t>
   </si>
   <si>
     <t>TSOP56</t>
   </si>
   <si>
     <t>UFPI</t>
   </si>
   <si>
     <t>JTAG/BDM Socket</t>
   </si>
   <si>
     <t>LOGGER Socket</t>
   </si>
   <si>
+    <t>Ожидается через 1-4 недели</t>
+  </si>
+  <si>
     <t>MCU QFP128-0.4 PCB</t>
   </si>
   <si>
     <t>MCU QFP144-0.5 PCB</t>
   </si>
   <si>
     <t>UART/GPIO Socket</t>
   </si>
   <si>
+    <t>Ожидается через 1-2 месяца</t>
+  </si>
+  <si>
     <t>UFPI Breadboard</t>
   </si>
   <si>
     <t>UFPI MCU сокет</t>
   </si>
   <si>
     <t>UFPI Pro PCB</t>
   </si>
   <si>
     <t>UFPI VGA/HDMI сокет</t>
   </si>
   <si>
-    <t>Ожидается через 1-4 недели</t>
-[...1 lines deleted...]
-  <si>
     <t>UFPI Красный</t>
   </si>
   <si>
     <t>UFPI Серебристый</t>
+  </si>
+  <si>
+    <t>Ожидается через 14 дней</t>
   </si>
   <si>
     <t>UFPI Черный</t>
   </si>
   <si>
     <t>Активация "Монтирование микросхемы"</t>
   </si>
   <si>
     <t>Активация "Монтирование файла"</t>
   </si>
   <si>
     <t>Активация Renesas FINE</t>
   </si>
   <si>
     <t>Активация модуля BDM</t>
   </si>
   <si>
     <t>Активация модуля JTAG</t>
   </si>
   <si>
     <t>Активация модуля LOGGER</t>
   </si>
   <si>
     <t>Активация модуля MCU</t>
   </si>
@@ -717,51 +726,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufpi.pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ufpi.pro" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/dip24/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/dip48/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plcc32/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop32/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/tsop48-wells-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-qfp128-0-4-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-qfp144-0-5-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48-wells-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-pro-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi_red-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-silver-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi_black-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mount-chip-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mount-file-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1072;&#1082;&#1090;&#1080;&#1074;&#1072;&#1094;&#1080;&#1103;-renesas-fine-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bdm-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/jtag-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/logger-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/1year-support-period-2089-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/3year-support-period-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mount-chip-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mount-file-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/&#1072;&#1082;&#1090;&#1080;&#1074;&#1072;&#1094;&#1080;&#1103;-renesas-fine-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/bdm-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/jtag-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/logger-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mcu-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/onenand-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/1year-support-period-2089-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/3year-support-period-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/mcu-qfp128-0-4-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/mcu-qfp144-0-5-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi-pro-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi_red-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi-silver-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi_black-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-vga-hdmi-socket-detail" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufpi.pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ufpi.pro" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/dip24/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/dip48/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plcc32/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop32/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/tsop48-wells-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-qfp128-0-4-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-qfp144-0-5-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48-wells-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-pro-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi_red-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-silver-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi_black-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mount-chip-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mount-file-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1072;&#1082;&#1090;&#1080;&#1074;&#1072;&#1094;&#1080;&#1103;-renesas-fine-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bdm-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/jtag-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/logger-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/1year-support-period-2089-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/3year-support-period-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mount-chip-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mount-file-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/&#1072;&#1082;&#1090;&#1080;&#1074;&#1072;&#1094;&#1080;&#1103;-renesas-fine-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/bdm-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/jtag-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/logger-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mcu-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/onenand-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/1year-support-period-2089-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/3year-support-period-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/mcu-qfp128-0-4-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/mcu-qfp144-0-5-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi-pro-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi_red-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi-silver-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi_black-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/easy-jtag-plus-box-detail" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E234"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A234" sqref="A234"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.140625" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.138672" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.849609" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="40">
       <c r="A1" s="7" t="s">
         <v>0</v>
@@ -817,3594 +826,3594 @@
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:5" customHeight="1" ht="20">
       <c r="A10" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8">
         <v>1</v>
       </c>
       <c r="B11">
-        <v>2103</v>
+        <v>2075</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="6">
-        <v>5000</v>
+        <v>6500</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="8">
         <v>2</v>
       </c>
       <c r="B12">
-        <v>2075</v>
+        <v>2010</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="6">
-        <v>6500</v>
+        <v>1000</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8">
         <v>3</v>
       </c>
       <c r="B13">
-        <v>2010</v>
+        <v>2084</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="6">
-        <v>1000</v>
+        <v>6500</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="8">
         <v>4</v>
       </c>
       <c r="B14">
-        <v>2084</v>
+        <v>2076</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D14" s="6">
         <v>6500</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8">
         <v>5</v>
       </c>
       <c r="B15">
-        <v>2076</v>
+        <v>2012</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="6">
-        <v>6500</v>
+        <v>1000</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="8">
         <v>6</v>
       </c>
       <c r="B16">
-        <v>2012</v>
+        <v>2074</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="6">
-        <v>1000</v>
+        <v>6500</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8">
         <v>7</v>
       </c>
       <c r="B17">
-        <v>2074</v>
+        <v>2059</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="6">
-        <v>6500</v>
+        <v>1000</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="8">
         <v>8</v>
       </c>
       <c r="B18">
-        <v>2059</v>
+        <v>2103</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="6">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8">
         <v>9</v>
       </c>
       <c r="B19">
         <v>2092</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D19" s="6">
         <v>800</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="8">
         <v>10</v>
       </c>
       <c r="B20">
         <v>2082</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D20" s="6">
         <v>800</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8">
         <v>11</v>
       </c>
       <c r="B21">
         <v>2081</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D21" s="6">
         <v>800</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="8">
         <v>12</v>
       </c>
       <c r="B22">
         <v>2079</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D22" s="6">
         <v>800</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8">
         <v>13</v>
       </c>
       <c r="B23">
         <v>2101</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D23" s="6">
         <v>800</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="8">
         <v>14</v>
       </c>
       <c r="B24">
         <v>2078</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D24" s="6">
         <v>800</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8">
         <v>15</v>
       </c>
       <c r="B25">
         <v>2083</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D25" s="6">
         <v>800</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="8">
         <v>16</v>
       </c>
       <c r="B26">
         <v>2077</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D26" s="6">
         <v>800</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8">
         <v>17</v>
       </c>
       <c r="B27">
         <v>2100</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D27" s="6">
         <v>800</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="8">
         <v>18</v>
       </c>
       <c r="B28">
         <v>2080</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D28" s="6">
         <v>800</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:5" customHeight="1" ht="20">
       <c r="A29" s="9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="8">
         <v>19</v>
       </c>
       <c r="B30">
         <v>2060</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D30" s="6">
         <v>2000</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:5" customHeight="1" ht="20">
       <c r="A31" s="9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="8">
         <v>20</v>
       </c>
       <c r="B32">
         <v>2017</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D32" s="6">
         <v>2500</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:5" customHeight="1" ht="20">
       <c r="A33" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="8">
         <v>21</v>
       </c>
       <c r="B34">
         <v>2020</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34" s="6">
         <v>1500</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8">
         <v>22</v>
       </c>
       <c r="B35">
         <v>2075</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D35" s="6">
         <v>6500</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="8">
         <v>23</v>
       </c>
       <c r="B36">
         <v>2010</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D36" s="6">
         <v>1000</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8">
         <v>24</v>
       </c>
       <c r="B37">
         <v>2017</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D37" s="6">
         <v>2500</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="8">
         <v>25</v>
       </c>
       <c r="B38">
         <v>2019</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D38" s="6">
         <v>1500</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8">
         <v>26</v>
       </c>
       <c r="B39">
         <v>2018</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D39" s="6">
         <v>4000</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="8">
         <v>27</v>
       </c>
       <c r="B40">
         <v>2033</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D40" s="6">
         <v>500</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:5" customHeight="1" ht="20">
       <c r="A41" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="42" spans="1:5" customHeight="1" ht="20">
       <c r="A42" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8">
         <v>28</v>
       </c>
       <c r="B43">
         <v>2023</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D43" s="6">
         <v>1500</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="8">
         <v>29</v>
       </c>
       <c r="B44">
         <v>2085</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D44" s="6">
         <v>1500</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="8">
         <v>30</v>
       </c>
       <c r="B45">
         <v>2084</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D45" s="6">
         <v>6500</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="8">
         <v>31</v>
       </c>
       <c r="B46">
         <v>2076</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D46" s="6">
         <v>6500</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="8">
         <v>32</v>
       </c>
       <c r="B47">
         <v>2012</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D47" s="6">
         <v>1000</v>
       </c>
       <c r="E47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="8">
         <v>33</v>
       </c>
       <c r="B48">
         <v>2096</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D48" s="6">
         <v>1000</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="8">
         <v>34</v>
       </c>
       <c r="B49">
         <v>2097</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D49" s="6">
         <v>500</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="8">
         <v>35</v>
       </c>
       <c r="B50">
         <v>2099</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D50" s="6">
         <v>500</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="8">
         <v>36</v>
       </c>
       <c r="B51">
         <v>2098</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D51" s="6">
         <v>500</v>
       </c>
       <c r="E51" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="8">
         <v>37</v>
       </c>
       <c r="B52">
         <v>2033</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D52" s="6">
         <v>500</v>
       </c>
       <c r="E52" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="8">
         <v>38</v>
       </c>
       <c r="B53">
         <v>2025</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D53" s="6">
         <v>800</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="8">
         <v>39</v>
       </c>
       <c r="B54">
         <v>2027</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D54" s="6">
         <v>800</v>
       </c>
       <c r="E54" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="8">
         <v>40</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D55" s="6">
         <v>800</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:5" customHeight="1" ht="20">
       <c r="A56" s="9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="8">
         <v>41</v>
       </c>
       <c r="B57">
         <v>2031</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D57" s="6">
         <v>1500</v>
       </c>
       <c r="E57" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="8">
         <v>42</v>
       </c>
       <c r="B58">
         <v>2074</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D58" s="6">
         <v>6500</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="8">
         <v>43</v>
       </c>
       <c r="B59">
         <v>2059</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D59" s="6">
         <v>1000</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:5" customHeight="1" ht="20">
       <c r="A60" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="8">
         <v>44</v>
       </c>
       <c r="B61">
         <v>2096</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D61" s="6">
         <v>1000</v>
       </c>
       <c r="E61" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:5" customHeight="1" ht="20">
       <c r="A62" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="8">
         <v>45</v>
       </c>
       <c r="B63">
         <v>2038</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D63" s="6">
         <v>1500</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="8">
         <v>46</v>
       </c>
       <c r="B64">
-        <v>2103</v>
+        <v>2035</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="D64" s="6">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="8">
         <v>47</v>
       </c>
       <c r="B65">
-        <v>2035</v>
+        <v>2064</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D65" s="6">
-        <v>500</v>
+        <v>1500</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="8">
         <v>48</v>
       </c>
       <c r="B66">
-        <v>2064</v>
+        <v>2042</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D66" s="6">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="E66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="8">
         <v>49</v>
       </c>
       <c r="B67">
-        <v>2042</v>
+        <v>2073</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D67" s="6">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="8">
         <v>50</v>
       </c>
       <c r="B68">
-        <v>2073</v>
+        <v>2063</v>
       </c>
       <c r="C68" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D68" s="6">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="8">
         <v>51</v>
       </c>
       <c r="B69">
-        <v>2063</v>
+        <v>2103</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="D69" s="6">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="E69" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="70" spans="1:5" customHeight="1" ht="20">
       <c r="A70" s="9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="8">
         <v>52</v>
       </c>
       <c r="B71">
         <v>2097</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D71" s="6">
         <v>500</v>
       </c>
       <c r="E71" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:5" customHeight="1" ht="20">
       <c r="A72" s="9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="8">
         <v>53</v>
       </c>
       <c r="B73">
         <v>2099</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D73" s="6">
         <v>500</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="8">
         <v>54</v>
       </c>
       <c r="B74">
         <v>2098</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D74" s="6">
         <v>500</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:5" customHeight="1" ht="20">
       <c r="A75" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="8">
         <v>55</v>
       </c>
       <c r="B76">
         <v>2019</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D76" s="6">
         <v>1500</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="8">
         <v>56</v>
       </c>
       <c r="B77">
         <v>2018</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D77" s="6">
         <v>4000</v>
       </c>
       <c r="E77" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="8">
         <v>57</v>
       </c>
       <c r="B78">
         <v>2033</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D78" s="6">
         <v>500</v>
       </c>
       <c r="E78" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="8">
         <v>58</v>
       </c>
       <c r="B79">
         <v>2056</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D79" s="6">
         <v>3500</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:5" customHeight="1" ht="20">
       <c r="A80" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="8">
         <v>59</v>
       </c>
       <c r="B81">
         <v>2025</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D81" s="6">
         <v>800</v>
       </c>
       <c r="E81" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="8">
         <v>60</v>
       </c>
       <c r="B82">
         <v>2027</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D82" s="6">
         <v>800</v>
       </c>
       <c r="E82" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="8">
         <v>61</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D83" s="6">
         <v>800</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:5" customHeight="1" ht="20">
       <c r="A84" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8">
         <v>62</v>
       </c>
       <c r="B85">
         <v>2038</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D85" s="6">
         <v>1500</v>
       </c>
       <c r="E85" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="8">
         <v>63</v>
       </c>
       <c r="B86">
-        <v>2103</v>
+        <v>2035</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="D86" s="6">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="E86" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="8">
         <v>64</v>
       </c>
       <c r="B87">
-        <v>2035</v>
+        <v>2064</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D87" s="6">
-        <v>500</v>
+        <v>1500</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="8">
         <v>65</v>
       </c>
       <c r="B88">
-        <v>2064</v>
+        <v>2043</v>
       </c>
       <c r="C88" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="D88" s="6">
         <v>1500</v>
       </c>
       <c r="E88" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="8">
         <v>66</v>
       </c>
       <c r="B89">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D89" s="6">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="E89" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="8">
         <v>67</v>
       </c>
       <c r="B90">
-        <v>2045</v>
+        <v>2093</v>
       </c>
       <c r="C90" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D90" s="6">
-        <v>2000</v>
+        <v>500</v>
       </c>
       <c r="E90" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="8">
         <v>68</v>
       </c>
       <c r="B91">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D91" s="6">
         <v>500</v>
       </c>
       <c r="E91" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="8">
         <v>69</v>
       </c>
       <c r="B92">
-        <v>2094</v>
+        <v>2020</v>
       </c>
       <c r="C92" s="4" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="D92" s="6">
-        <v>500</v>
+        <v>1500</v>
       </c>
       <c r="E92" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="8">
         <v>70</v>
       </c>
       <c r="B93">
-        <v>2020</v>
+        <v>2075</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D93" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E93" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="8">
         <v>71</v>
       </c>
       <c r="B94">
-        <v>2075</v>
+        <v>2010</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="6">
-        <v>6500</v>
+        <v>1000</v>
       </c>
       <c r="E94" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="8">
         <v>72</v>
       </c>
       <c r="B95">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="D95" s="6">
-        <v>1000</v>
+        <v>2500</v>
       </c>
       <c r="E95" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="8">
         <v>73</v>
       </c>
       <c r="B96">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D96" s="6">
-        <v>2500</v>
+        <v>1500</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="8">
         <v>74</v>
       </c>
       <c r="B97">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D97" s="6">
-        <v>1500</v>
+        <v>4000</v>
       </c>
       <c r="E97" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="8">
         <v>75</v>
       </c>
       <c r="B98">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D98" s="6">
-        <v>4000</v>
+        <v>1500</v>
       </c>
       <c r="E98" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="8">
         <v>76</v>
       </c>
       <c r="B99">
-        <v>2023</v>
+        <v>2085</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D99" s="6">
         <v>1500</v>
       </c>
       <c r="E99" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="8">
         <v>77</v>
       </c>
       <c r="B100">
-        <v>2085</v>
+        <v>2084</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="D100" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="8">
         <v>78</v>
       </c>
       <c r="B101">
-        <v>2084</v>
+        <v>2076</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D101" s="6">
         <v>6500</v>
       </c>
       <c r="E101" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="8">
         <v>79</v>
       </c>
       <c r="B102">
-        <v>2076</v>
+        <v>2012</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D102" s="6">
-        <v>6500</v>
+        <v>1000</v>
       </c>
       <c r="E102" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="8">
         <v>80</v>
       </c>
       <c r="B103">
-        <v>2012</v>
+        <v>2031</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="D103" s="6">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="E103" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="8">
         <v>81</v>
       </c>
       <c r="B104">
-        <v>2031</v>
+        <v>2074</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D104" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="8">
         <v>82</v>
       </c>
       <c r="B105">
-        <v>2074</v>
+        <v>2059</v>
       </c>
       <c r="C105" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D105" s="6">
-        <v>6500</v>
+        <v>1000</v>
       </c>
       <c r="E105" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="8">
         <v>83</v>
       </c>
       <c r="B106">
-        <v>2059</v>
+        <v>2096</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="D106" s="6">
         <v>1000</v>
       </c>
       <c r="E106" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="8">
         <v>84</v>
       </c>
       <c r="B107">
-        <v>2096</v>
+        <v>2042</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D107" s="6">
         <v>1000</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="8">
         <v>85</v>
       </c>
       <c r="B108">
-        <v>2042</v>
+        <v>2060</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="D108" s="6">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="E108" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="8">
         <v>86</v>
       </c>
       <c r="B109">
-        <v>2060</v>
+        <v>2097</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D109" s="6">
-        <v>2000</v>
+        <v>500</v>
       </c>
       <c r="E109" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="8">
         <v>87</v>
       </c>
       <c r="B110">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D110" s="6">
         <v>500</v>
       </c>
       <c r="E110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="8">
         <v>88</v>
       </c>
       <c r="B111">
-        <v>2099</v>
+        <v>2098</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D111" s="6">
         <v>500</v>
       </c>
       <c r="E111" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="8">
         <v>89</v>
       </c>
       <c r="B112">
-        <v>2098</v>
+        <v>2033</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D112" s="6">
         <v>500</v>
       </c>
       <c r="E112" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="8">
         <v>90</v>
       </c>
       <c r="B113">
-        <v>2033</v>
+        <v>2056</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="D113" s="6">
-        <v>500</v>
+        <v>3500</v>
       </c>
       <c r="E113" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="8">
         <v>91</v>
       </c>
       <c r="B114">
-        <v>2056</v>
+        <v>2025</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D114" s="6">
-        <v>3500</v>
+        <v>800</v>
       </c>
       <c r="E114" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="8">
         <v>92</v>
       </c>
       <c r="B115">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D115" s="6">
         <v>800</v>
       </c>
       <c r="E115" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="8">
         <v>93</v>
       </c>
       <c r="B116">
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D116" s="6">
         <v>800</v>
       </c>
       <c r="E116" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="8">
         <v>94</v>
       </c>
       <c r="B117">
-        <v>2026</v>
+        <v>2044</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="D117" s="6">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="E117" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="8">
         <v>95</v>
       </c>
       <c r="B118">
-        <v>2044</v>
+        <v>2034</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D118" s="6">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="E118" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="8">
         <v>96</v>
       </c>
       <c r="B119">
-        <v>2034</v>
+        <v>2073</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D119" s="6">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="E119" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="8">
         <v>97</v>
       </c>
       <c r="B120">
-        <v>2073</v>
+        <v>2086</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="D120" s="6">
         <v>2000</v>
       </c>
       <c r="E120" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="8">
         <v>98</v>
       </c>
       <c r="B121">
-        <v>2086</v>
+        <v>2036</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D121" s="6">
-        <v>2000</v>
+        <v>18000</v>
       </c>
       <c r="E121" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="8">
         <v>99</v>
       </c>
       <c r="B122">
-        <v>2036</v>
+        <v>2063</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="D122" s="6">
-        <v>18000</v>
+        <v>1000</v>
       </c>
       <c r="E122" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="8">
         <v>100</v>
       </c>
       <c r="B123">
-        <v>2063</v>
+        <v>2091</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="D123" s="6">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="E123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="8">
         <v>101</v>
       </c>
       <c r="B124">
-        <v>2091</v>
+        <v>2007</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D124" s="6">
-        <v>2000</v>
+        <v>29000</v>
       </c>
       <c r="E124" t="s">
-        <v>77</v>
+        <v>14</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="8">
         <v>102</v>
       </c>
       <c r="B125">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D125" s="6">
-        <v>29000</v>
+        <v>21000</v>
       </c>
       <c r="E125" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="8">
         <v>103</v>
       </c>
       <c r="B126">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D126" s="6">
-        <v>21000</v>
+        <v>65000</v>
       </c>
       <c r="E126" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="8">
         <v>104</v>
       </c>
       <c r="B127">
-        <v>2008</v>
+        <v>2103</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="D127" s="6">
-        <v>65000</v>
+        <v>5000</v>
       </c>
       <c r="E127" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="8">
         <v>105</v>
       </c>
       <c r="B128">
         <v>2047</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D128" s="6">
         <v>4000</v>
       </c>
       <c r="E128" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="8">
         <v>106</v>
       </c>
       <c r="B129">
         <v>2048</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D129" s="6">
         <v>4000</v>
       </c>
       <c r="E129" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="8">
         <v>107</v>
       </c>
       <c r="B130">
         <v>2102</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D130" s="6">
         <v>3000</v>
       </c>
       <c r="E130" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="8">
         <v>108</v>
       </c>
       <c r="B131">
         <v>2051</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D131" s="6">
         <v>2000</v>
       </c>
       <c r="E131" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="8">
         <v>109</v>
       </c>
       <c r="B132">
         <v>2050</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D132" s="6">
         <v>2000</v>
       </c>
       <c r="E132" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="8">
         <v>110</v>
       </c>
       <c r="B133">
         <v>2052</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D133" s="6">
         <v>2000</v>
       </c>
       <c r="E133" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="8">
         <v>111</v>
       </c>
       <c r="B134">
         <v>2087</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D134" s="6">
         <v>3000</v>
       </c>
       <c r="E134" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="8">
         <v>112</v>
       </c>
       <c r="B135">
         <v>2049</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D135" s="6">
         <v>2000</v>
       </c>
       <c r="E135" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="8">
         <v>113</v>
       </c>
       <c r="B136">
         <v>2089</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D136" s="6">
         <v>3000</v>
       </c>
       <c r="E136" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="8">
         <v>114</v>
       </c>
       <c r="B137">
         <v>2092</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D137" s="6">
         <v>800</v>
       </c>
       <c r="E137" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="8">
         <v>115</v>
       </c>
       <c r="B138">
         <v>2082</v>
       </c>
       <c r="C138" s="4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D138" s="6">
         <v>800</v>
       </c>
       <c r="E138" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="8">
         <v>116</v>
       </c>
       <c r="B139">
         <v>2081</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D139" s="6">
         <v>800</v>
       </c>
       <c r="E139" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="8">
         <v>117</v>
       </c>
       <c r="B140">
         <v>2079</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D140" s="6">
         <v>800</v>
       </c>
       <c r="E140" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="8">
         <v>118</v>
       </c>
       <c r="B141">
         <v>2101</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D141" s="6">
         <v>800</v>
       </c>
       <c r="E141" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="8">
         <v>119</v>
       </c>
       <c r="B142">
         <v>2078</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D142" s="6">
         <v>800</v>
       </c>
       <c r="E142" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="8">
         <v>120</v>
       </c>
       <c r="B143">
         <v>2083</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D143" s="6">
         <v>800</v>
       </c>
       <c r="E143" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="8">
         <v>121</v>
       </c>
       <c r="B144">
         <v>2077</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D144" s="6">
         <v>800</v>
       </c>
       <c r="E144" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="8">
         <v>122</v>
       </c>
       <c r="B145">
         <v>2100</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D145" s="6">
         <v>800</v>
       </c>
       <c r="E145" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="8">
         <v>123</v>
       </c>
       <c r="B146">
         <v>2080</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D146" s="6">
         <v>800</v>
       </c>
       <c r="E146" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="8">
         <v>124</v>
       </c>
       <c r="B147">
         <v>2090</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D147" s="6">
         <v>8000</v>
       </c>
       <c r="E147" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:5" customHeight="1" ht="20">
       <c r="A148" s="9" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="8">
         <v>125</v>
       </c>
       <c r="B149">
         <v>2047</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D149" s="6">
         <v>4000</v>
       </c>
       <c r="E149" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="8">
         <v>126</v>
       </c>
       <c r="B150">
         <v>2048</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D150" s="6">
         <v>4000</v>
       </c>
       <c r="E150" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="8">
         <v>127</v>
       </c>
       <c r="B151">
         <v>2102</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D151" s="6">
         <v>3000</v>
       </c>
       <c r="E151" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="8">
         <v>128</v>
       </c>
       <c r="B152">
         <v>2051</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D152" s="6">
         <v>2000</v>
       </c>
       <c r="E152" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="8">
         <v>129</v>
       </c>
       <c r="B153">
         <v>2050</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D153" s="6">
         <v>2000</v>
       </c>
       <c r="E153" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="8">
         <v>130</v>
       </c>
       <c r="B154">
         <v>2052</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D154" s="6">
         <v>2000</v>
       </c>
       <c r="E154" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="8">
         <v>131</v>
       </c>
       <c r="B155">
         <v>2087</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D155" s="6">
         <v>3000</v>
       </c>
       <c r="E155" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="8">
         <v>132</v>
       </c>
       <c r="B156">
         <v>2049</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D156" s="6">
         <v>2000</v>
       </c>
       <c r="E156" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="8">
         <v>133</v>
       </c>
       <c r="B157">
         <v>2089</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D157" s="6">
         <v>3000</v>
       </c>
       <c r="E157" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="8">
         <v>134</v>
       </c>
       <c r="B158">
         <v>2090</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D158" s="6">
         <v>8000</v>
       </c>
       <c r="E158" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="159" spans="1:5" customHeight="1" ht="20">
       <c r="A159" s="9" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="8">
         <v>135</v>
       </c>
       <c r="B160">
         <v>2010</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D160" s="6">
         <v>1000</v>
       </c>
       <c r="E160" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="8">
         <v>136</v>
       </c>
       <c r="B161">
         <v>2012</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D161" s="6">
         <v>1000</v>
       </c>
       <c r="E161" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="8">
         <v>137</v>
       </c>
       <c r="B162">
         <v>2059</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D162" s="6">
         <v>1000</v>
       </c>
       <c r="E162" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="163" spans="1:5" customHeight="1" ht="20">
       <c r="A163" s="9" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="8">
         <v>138</v>
       </c>
       <c r="B164">
         <v>2035</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D164" s="6">
         <v>500</v>
       </c>
       <c r="E164" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="8">
         <v>139</v>
       </c>
       <c r="B165">
         <v>2093</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D165" s="6">
         <v>500</v>
       </c>
       <c r="E165" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="8">
         <v>140</v>
       </c>
       <c r="B166">
         <v>2094</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D166" s="6">
         <v>500</v>
       </c>
       <c r="E166" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="8">
         <v>141</v>
       </c>
       <c r="B167">
         <v>2034</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D167" s="6">
         <v>500</v>
       </c>
       <c r="E167" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="168" spans="1:5" customHeight="1" ht="20">
       <c r="A168" s="9" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="8">
         <v>142</v>
       </c>
       <c r="B169">
         <v>2036</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D169" s="6">
         <v>18000</v>
       </c>
       <c r="E169" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="8">
         <v>143</v>
       </c>
       <c r="B170">
         <v>2007</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D170" s="6">
         <v>29000</v>
       </c>
       <c r="E170" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="8">
         <v>144</v>
       </c>
       <c r="B171">
         <v>2006</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D171" s="6">
         <v>21000</v>
       </c>
       <c r="E171" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="8">
         <v>145</v>
       </c>
       <c r="B172">
         <v>2008</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D172" s="6">
         <v>65000</v>
       </c>
       <c r="E172" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:5" customHeight="1" ht="20">
       <c r="A173" s="9" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="8">
         <v>146</v>
       </c>
       <c r="B174">
         <v>2092</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D174" s="6">
         <v>800</v>
       </c>
       <c r="E174" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="8">
         <v>147</v>
       </c>
       <c r="B175">
         <v>2082</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D175" s="6">
         <v>800</v>
       </c>
       <c r="E175" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="8">
         <v>148</v>
       </c>
       <c r="B176">
         <v>2081</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D176" s="6">
         <v>800</v>
       </c>
       <c r="E176" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="8">
         <v>149</v>
       </c>
       <c r="B177">
         <v>2079</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D177" s="6">
         <v>800</v>
       </c>
       <c r="E177" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="8">
         <v>150</v>
       </c>
       <c r="B178">
         <v>2101</v>
       </c>
       <c r="C178" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D178" s="6">
         <v>800</v>
       </c>
       <c r="E178" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="8">
         <v>151</v>
       </c>
       <c r="B179">
         <v>2078</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D179" s="6">
         <v>800</v>
       </c>
       <c r="E179" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="8">
         <v>152</v>
       </c>
       <c r="B180">
         <v>2083</v>
       </c>
       <c r="C180" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D180" s="6">
         <v>800</v>
       </c>
       <c r="E180" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="8">
         <v>153</v>
       </c>
       <c r="B181">
         <v>2077</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D181" s="6">
         <v>800</v>
       </c>
       <c r="E181" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="8">
         <v>154</v>
       </c>
       <c r="B182">
         <v>2100</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D182" s="6">
         <v>800</v>
       </c>
       <c r="E182" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="8">
         <v>155</v>
       </c>
       <c r="B183">
         <v>2080</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D183" s="6">
         <v>800</v>
       </c>
       <c r="E183" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="184" spans="1:5" customHeight="1" ht="20">
       <c r="A184" s="9" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="8">
         <v>156</v>
       </c>
       <c r="B185">
         <v>2038</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D185" s="6">
         <v>1500</v>
       </c>
       <c r="E185" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="8">
         <v>157</v>
       </c>
       <c r="B186">
-        <v>2103</v>
+        <v>2064</v>
       </c>
       <c r="C186" s="4" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="D186" s="6">
-        <v>5000</v>
+        <v>1500</v>
       </c>
       <c r="E186" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="8">
         <v>158</v>
       </c>
       <c r="B187">
-        <v>2064</v>
+        <v>2043</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="D187" s="6">
         <v>1500</v>
       </c>
       <c r="E187" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="8">
         <v>159</v>
       </c>
       <c r="B188">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="C188" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D188" s="6">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="E188" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="8">
         <v>160</v>
       </c>
       <c r="B189">
-        <v>2045</v>
+        <v>2020</v>
       </c>
       <c r="C189" s="4" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="D189" s="6">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="E189" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="8">
         <v>161</v>
       </c>
       <c r="B190">
-        <v>2020</v>
+        <v>2075</v>
       </c>
       <c r="C190" s="4" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D190" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E190" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="8">
         <v>162</v>
       </c>
       <c r="B191">
-        <v>2075</v>
+        <v>2017</v>
       </c>
       <c r="C191" s="4" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="D191" s="6">
-        <v>6500</v>
+        <v>2500</v>
       </c>
       <c r="E191" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="8">
         <v>163</v>
       </c>
       <c r="B192">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C192" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D192" s="6">
-        <v>2500</v>
+        <v>1500</v>
       </c>
       <c r="E192" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="8">
         <v>164</v>
       </c>
       <c r="B193">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D193" s="6">
-        <v>1500</v>
+        <v>4000</v>
       </c>
       <c r="E193" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="8">
         <v>165</v>
       </c>
       <c r="B194">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C194" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D194" s="6">
-        <v>4000</v>
+        <v>1500</v>
       </c>
       <c r="E194" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="8">
         <v>166</v>
       </c>
       <c r="B195">
-        <v>2023</v>
+        <v>2085</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D195" s="6">
         <v>1500</v>
       </c>
       <c r="E195" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="8">
         <v>167</v>
       </c>
       <c r="B196">
-        <v>2085</v>
+        <v>2084</v>
       </c>
       <c r="C196" s="4" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="D196" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E196" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="8">
         <v>168</v>
       </c>
       <c r="B197">
-        <v>2084</v>
+        <v>2076</v>
       </c>
       <c r="C197" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D197" s="6">
         <v>6500</v>
       </c>
       <c r="E197" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="8">
         <v>169</v>
       </c>
       <c r="B198">
-        <v>2076</v>
+        <v>2031</v>
       </c>
       <c r="C198" s="4" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="D198" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E198" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="8">
         <v>170</v>
       </c>
       <c r="B199">
-        <v>2031</v>
+        <v>2074</v>
       </c>
       <c r="C199" s="4" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D199" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E199" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="8">
         <v>171</v>
       </c>
       <c r="B200">
-        <v>2074</v>
+        <v>2042</v>
       </c>
       <c r="C200" s="4" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D200" s="6">
-        <v>6500</v>
+        <v>1000</v>
       </c>
       <c r="E200" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="8">
         <v>172</v>
       </c>
       <c r="B201">
-        <v>2042</v>
+        <v>2060</v>
       </c>
       <c r="C201" s="4" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="D201" s="6">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="E201" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="8">
         <v>173</v>
       </c>
       <c r="B202">
-        <v>2060</v>
+        <v>2044</v>
       </c>
       <c r="C202" s="4" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="D202" s="6">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E202" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="8">
         <v>174</v>
       </c>
       <c r="B203">
-        <v>2044</v>
+        <v>2034</v>
       </c>
       <c r="C203" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D203" s="6">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="E203" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="8">
         <v>175</v>
       </c>
       <c r="B204">
-        <v>2034</v>
+        <v>2073</v>
       </c>
       <c r="C204" s="4" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D204" s="6">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="E204" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="8">
         <v>176</v>
       </c>
       <c r="B205">
-        <v>2073</v>
+        <v>2086</v>
       </c>
       <c r="C205" s="4" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="D205" s="6">
         <v>2000</v>
       </c>
       <c r="E205" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="8">
         <v>177</v>
       </c>
       <c r="B206">
-        <v>2086</v>
+        <v>2063</v>
       </c>
       <c r="C206" s="4" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D206" s="6">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E206" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="8">
         <v>178</v>
       </c>
       <c r="B207">
-        <v>2063</v>
+        <v>2091</v>
       </c>
       <c r="C207" s="4" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="D207" s="6">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="E207" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="8">
         <v>179</v>
       </c>
       <c r="B208">
-        <v>2091</v>
+        <v>2103</v>
       </c>
       <c r="C208" s="4" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="D208" s="6">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="E208" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
     </row>
     <row r="209" spans="1:5" customHeight="1" ht="20">
       <c r="A209" s="9" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="8">
         <v>180</v>
       </c>
       <c r="B210">
         <v>2038</v>
       </c>
       <c r="C210" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D210" s="6">
         <v>1500</v>
       </c>
       <c r="E210" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="8">
         <v>181</v>
       </c>
       <c r="B211">
-        <v>2103</v>
+        <v>2064</v>
       </c>
       <c r="C211" s="4" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="D211" s="6">
-        <v>5000</v>
+        <v>1500</v>
       </c>
       <c r="E211" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="8">
         <v>182</v>
       </c>
       <c r="B212">
-        <v>2064</v>
+        <v>2043</v>
       </c>
       <c r="C212" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="D212" s="6">
         <v>1500</v>
       </c>
       <c r="E212" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="8">
         <v>183</v>
       </c>
       <c r="B213">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="C213" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D213" s="6">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="E213" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="8">
         <v>184</v>
       </c>
       <c r="B214">
-        <v>2045</v>
+        <v>2020</v>
       </c>
       <c r="C214" s="4" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="D214" s="6">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="E214" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="8">
         <v>185</v>
       </c>
       <c r="B215">
-        <v>2020</v>
+        <v>2075</v>
       </c>
       <c r="C215" s="4" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D215" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E215" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="8">
         <v>186</v>
       </c>
       <c r="B216">
-        <v>2075</v>
+        <v>2017</v>
       </c>
       <c r="C216" s="4" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="D216" s="6">
-        <v>6500</v>
+        <v>2500</v>
       </c>
       <c r="E216" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="8">
         <v>187</v>
       </c>
       <c r="B217">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C217" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D217" s="6">
-        <v>2500</v>
+        <v>1500</v>
       </c>
       <c r="E217" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="8">
         <v>188</v>
       </c>
       <c r="B218">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="C218" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D218" s="6">
-        <v>1500</v>
+        <v>4000</v>
       </c>
       <c r="E218" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="8">
         <v>189</v>
       </c>
       <c r="B219">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C219" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D219" s="6">
-        <v>4000</v>
+        <v>1500</v>
       </c>
       <c r="E219" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="8">
         <v>190</v>
       </c>
       <c r="B220">
-        <v>2023</v>
+        <v>2085</v>
       </c>
       <c r="C220" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D220" s="6">
         <v>1500</v>
       </c>
       <c r="E220" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="8">
         <v>191</v>
       </c>
       <c r="B221">
-        <v>2085</v>
+        <v>2084</v>
       </c>
       <c r="C221" s="4" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="D221" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E221" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="8">
         <v>192</v>
       </c>
       <c r="B222">
-        <v>2084</v>
+        <v>2076</v>
       </c>
       <c r="C222" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D222" s="6">
         <v>6500</v>
       </c>
       <c r="E222" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="8">
         <v>193</v>
       </c>
       <c r="B223">
-        <v>2076</v>
+        <v>2031</v>
       </c>
       <c r="C223" s="4" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="D223" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E223" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="8">
         <v>194</v>
       </c>
       <c r="B224">
-        <v>2031</v>
+        <v>2074</v>
       </c>
       <c r="C224" s="4" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D224" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E224" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="8">
         <v>195</v>
       </c>
       <c r="B225">
-        <v>2074</v>
+        <v>2042</v>
       </c>
       <c r="C225" s="4" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D225" s="6">
-        <v>6500</v>
+        <v>1000</v>
       </c>
       <c r="E225" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="8">
         <v>196</v>
       </c>
       <c r="B226">
-        <v>2042</v>
+        <v>2060</v>
       </c>
       <c r="C226" s="4" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="D226" s="6">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="E226" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="8">
         <v>197</v>
       </c>
       <c r="B227">
-        <v>2060</v>
+        <v>2044</v>
       </c>
       <c r="C227" s="4" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="D227" s="6">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E227" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="8">
         <v>198</v>
       </c>
       <c r="B228">
-        <v>2044</v>
+        <v>2034</v>
       </c>
       <c r="C228" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D228" s="6">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="E228" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="8">
         <v>199</v>
       </c>
       <c r="B229">
-        <v>2034</v>
+        <v>2073</v>
       </c>
       <c r="C229" s="4" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D229" s="6">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="E229" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="8">
         <v>200</v>
       </c>
       <c r="B230">
-        <v>2073</v>
+        <v>2086</v>
       </c>
       <c r="C230" s="4" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="D230" s="6">
         <v>2000</v>
       </c>
       <c r="E230" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="8">
         <v>201</v>
       </c>
       <c r="B231">
-        <v>2086</v>
+        <v>2063</v>
       </c>
       <c r="C231" s="4" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D231" s="6">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E231" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="8">
         <v>202</v>
       </c>
       <c r="B232">
-        <v>2063</v>
+        <v>2091</v>
       </c>
       <c r="C232" s="4" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="D232" s="6">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="E232" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="8">
         <v>203</v>
       </c>
       <c r="B233">
-        <v>2091</v>
+        <v>2103</v>
       </c>
       <c r="C233" s="4" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="D233" s="6">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="E233" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:C7"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A29:E29"/>
     <mergeCell ref="A31:E31"/>
     <mergeCell ref="A33:E33"/>
     <mergeCell ref="A41:E41"/>
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A56:E56"/>
     <mergeCell ref="A60:E60"/>
@@ -4612,51 +4621,51 @@
     <hyperlink ref="C215" r:id="rId_hyperlink_187" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C216" r:id="rId_hyperlink_188" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C217" r:id="rId_hyperlink_189" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_190" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_191" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_192" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_193" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_194" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_195" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_196" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_197" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C226" r:id="rId_hyperlink_198" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C227" r:id="rId_hyperlink_199" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C228" r:id="rId_hyperlink_200" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C229" r:id="rId_hyperlink_201" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C230" r:id="rId_hyperlink_202" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C231" r:id="rId_hyperlink_203" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C232" r:id="rId_hyperlink_204" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_205" tooltip="Перейти на страницу товара"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
-    <oddFooter>&amp;L&amp;BПрайс-лист сформирован 03.06.2026&amp;RСтраница &amp;P из .&amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;BПрайс-лист сформирован 18.07.2026&amp;RСтраница &amp;P из .&amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">