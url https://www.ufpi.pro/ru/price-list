--- v2 (2026-07-18)
+++ v3 (2026-09-02)
@@ -12,119 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>MSL Works Distributor</t>
   </si>
   <si>
     <t>UFPI seller</t>
   </si>
   <si>
     <t>630055, Российская федерация, Новосибирская область, г. Новосибирск, ул.Рубиновая, д.4</t>
   </si>
   <si>
     <t>http://ufpi.pro/</t>
   </si>
   <si>
     <t>sales@ufpi.pro</t>
   </si>
   <si>
     <t>тел.: +7-953-780-32-13</t>
   </si>
   <si>
-    <t>Прайс-лист сформирован 18.07.2026</t>
+    <t>Прайс-лист сформирован 02.09.2026</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Наличие товара</t>
   </si>
   <si>
     <t>BGA</t>
   </si>
   <si>
+    <t>NAND BGA24 JRS SMT</t>
+  </si>
+  <si>
+    <t>Ожидается через 1-4 недели</t>
+  </si>
+  <si>
+    <t>NAND BGA24 JRS SMT база</t>
+  </si>
+  <si>
+    <t>Товар в наличии</t>
+  </si>
+  <si>
     <t>NAND BGA63 JRS SMT</t>
   </si>
   <si>
-    <t>Товар в наличии</t>
-[...1 lines deleted...]
-  <si>
     <t>NAND BGA63 JRS SMT Base</t>
   </si>
   <si>
     <t>NOR BGA48-0.8 JRS SMT</t>
   </si>
   <si>
     <t>NOR BGA64-1.0 JRS SMT</t>
   </si>
   <si>
     <t>NOR BGA64-1.0 JRS SMT Base</t>
   </si>
   <si>
     <t>OneNAND BGA63 JRS SMT</t>
   </si>
   <si>
     <t>OneNAND BGA63 JRS SMT base</t>
   </si>
   <si>
     <t>Z3X EASY JTAG PLUS</t>
   </si>
   <si>
-    <t>Ожидается через 2-3 дня</t>
+    <t>Ожидается через 14 дней</t>
   </si>
   <si>
     <t>Рамка 10,0×13.0 BGA64 JRS</t>
   </si>
   <si>
     <t>Рамка 10,0×15.0 BGA64 JRS</t>
   </si>
   <si>
     <t>Рамка 10,0×8.0 BGA64 JRS</t>
   </si>
   <si>
     <t>Рамка 11,0×10.0 BGA63 JRS</t>
   </si>
   <si>
     <t>Рамка 11×13 BGA64 JRS</t>
   </si>
   <si>
     <t>Рамка 12,0×11.0 BGA63 JRS</t>
   </si>
   <si>
     <t>Рамка 12,0×18.0 BGA64 JRS</t>
   </si>
   <si>
     <t>Рамка 13,0×10.5 BGA63 JRS</t>
   </si>
@@ -227,84 +236,78 @@
   <si>
     <t>TSOP32</t>
   </si>
   <si>
     <t>TSOP40</t>
   </si>
   <si>
     <t>TSOP48</t>
   </si>
   <si>
     <t>TSOP48 Wells SMT универсальная</t>
   </si>
   <si>
     <t>TSOP56</t>
   </si>
   <si>
     <t>UFPI</t>
   </si>
   <si>
     <t>JTAG/BDM Socket</t>
   </si>
   <si>
     <t>LOGGER Socket</t>
   </si>
   <si>
-    <t>Ожидается через 1-4 недели</t>
+    <t>Ожидается через 1-2 месяца</t>
   </si>
   <si>
     <t>MCU QFP128-0.4 PCB</t>
   </si>
   <si>
     <t>MCU QFP144-0.5 PCB</t>
   </si>
   <si>
     <t>UART/GPIO Socket</t>
   </si>
   <si>
-    <t>Ожидается через 1-2 месяца</t>
-[...1 lines deleted...]
-  <si>
     <t>UFPI Breadboard</t>
   </si>
   <si>
     <t>UFPI MCU сокет</t>
   </si>
   <si>
     <t>UFPI Pro PCB</t>
   </si>
   <si>
     <t>UFPI VGA/HDMI сокет</t>
   </si>
   <si>
     <t>UFPI Красный</t>
   </si>
   <si>
     <t>UFPI Серебристый</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ожидается через 14 дней</t>
   </si>
   <si>
     <t>UFPI Черный</t>
   </si>
   <si>
     <t>Активация "Монтирование микросхемы"</t>
   </si>
   <si>
     <t>Активация "Монтирование файла"</t>
   </si>
   <si>
     <t>Активация Renesas FINE</t>
   </si>
   <si>
     <t>Активация модуля BDM</t>
   </si>
   <si>
     <t>Активация модуля JTAG</t>
   </si>
   <si>
     <t>Активация модуля LOGGER</t>
   </si>
   <si>
     <t>Активация модуля MCU</t>
   </si>
@@ -726,62 +729,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufpi.pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ufpi.pro" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/dip24/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/dip48/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plcc32/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop32/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/tsop48-wells-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-qfp128-0-4-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-qfp144-0-5-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48-wells-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-pro-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi_red-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-silver-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi_black-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mount-chip-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mount-file-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1072;&#1082;&#1090;&#1080;&#1074;&#1072;&#1094;&#1080;&#1103;-renesas-fine-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bdm-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/jtag-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/logger-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/1year-support-period-2089-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/3year-support-period-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mount-chip-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mount-file-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/&#1072;&#1082;&#1090;&#1080;&#1074;&#1072;&#1094;&#1080;&#1103;-renesas-fine-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/bdm-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/jtag-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/logger-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mcu-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/onenand-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/1year-support-period-2089-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/3year-support-period-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/mcu-qfp128-0-4-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/mcu-qfp144-0-5-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi-pro-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi_red-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi-silver-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi_black-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/easy-jtag-plus-box-detail" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufpi.pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ufpi.pro" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nand-bga63-jrs-smt-2075-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nand-bga24-jrs-smt-base-2105-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/dip24/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/dip48/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-bga63-jrs-smt-2075-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-bga24-jrs-smt-base-2105-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plcc32/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-emmc/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop32/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48/tsop48-wells-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-qfp128-0-4-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-qfp144-0-5-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-bga63-jrs-smt-2075-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-bga24-jrs-smt-base-2105-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plcc32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop32-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40-x16-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop40-x8-smt-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48-andk-smt-uni-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop48-wells-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-j3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-p3x-series-nor-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/tsop56-andk-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-pro-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi_red-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi-silver-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/ufpi_black-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mount-chip-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mount-file-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1072;&#1082;&#1090;&#1080;&#1074;&#1072;&#1094;&#1080;&#1103;-renesas-fine-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bdm-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/jtag-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/logger-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/mcu-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/onenand-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/1year-support-period-2089-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/3year-support-period-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mount-chip-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mount-file-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/&#1072;&#1082;&#1090;&#1080;&#1074;&#1072;&#1094;&#1080;&#1103;-renesas-fine-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/bdm-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/jtag-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/logger-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/mcu-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/onenand-module-activation-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/1year-support-period-2089-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/activations/3year-support-period-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/nand-bga24-jrs-smt-base-2105-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/nand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/nor-bga64-1-0-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_bases/onenand-bga63-jrs-smt-base-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/emmc-rt809h-8-bit-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/mcu-qfp128-0-4-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/mcu-qfp144-0-5-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/plates_blank/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi-pro-pcb-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi_red-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi-silver-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/programmer/ufpi_black-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-10-8-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-11-10-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/&#1088;&#1072;&#1084;&#1082;&#1072;-11-13-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-12-11-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-12-18-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-13-10-5-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/&#1088;&#1072;&#1084;&#1082;&#1072;-6-15-8-15-bga64-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_frames/frame-9-9-bga63-jrs-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nand-bga63-jrs-smt-2075-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/easy-jtag-plus-box-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/easy-jtag-emmc-8-bit-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/icfriend-v2-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/jtag-bdm-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/logger-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nand-bga63-jrs-smt-2075-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-dip48-aries-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-pinboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nand-tsop48-wells-cti-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/nor-base-5v-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga48-0-8-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/nor-bga64-jrs-smt-ru-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/onenand-base-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/onenand-bga63-jrs-smt-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/sd-card-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/spi-i2c-1w-uart-dip24w-aries-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/uart-gpio-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-breadboard-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-emmc-isp-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-mcu-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-to-easy-jtag-emmc-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/adapt_sockets/ufpi-vga-hdmi-socket-detail" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ufpi.pro//ru/bga/bga_sockets/easy-jtag-plus-box-detail" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E234"/>
+  <dimension ref="A1:E243"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A234" sqref="A234"/>
+      <selection activeCell="A243" sqref="A243"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.140625" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.138672" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.849609" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="40">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8"/>
       <c r="D2" s="2" t="s">
         <v>1</v>
       </c>
@@ -826,3701 +829,3854 @@
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:5" customHeight="1" ht="20">
       <c r="A10" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8">
         <v>1</v>
       </c>
       <c r="B11">
-        <v>2075</v>
+        <v>2104</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="6">
         <v>6500</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="8">
         <v>2</v>
       </c>
       <c r="B12">
-        <v>2010</v>
+        <v>2105</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="6">
         <v>1000</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8">
         <v>3</v>
       </c>
       <c r="B13">
-        <v>2084</v>
+        <v>2075</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D13" s="6">
         <v>6500</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="8">
         <v>4</v>
       </c>
       <c r="B14">
-        <v>2076</v>
+        <v>2010</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D14" s="6">
-        <v>6500</v>
+        <v>1000</v>
       </c>
       <c r="E14" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8">
         <v>5</v>
       </c>
       <c r="B15">
-        <v>2012</v>
+        <v>2084</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D15" s="6">
-        <v>1000</v>
+        <v>6500</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="8">
         <v>6</v>
       </c>
       <c r="B16">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D16" s="6">
         <v>6500</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8">
         <v>7</v>
       </c>
       <c r="B17">
-        <v>2059</v>
+        <v>2012</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D17" s="6">
         <v>1000</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="8">
         <v>8</v>
       </c>
       <c r="B18">
-        <v>2103</v>
+        <v>2074</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D18" s="6">
-        <v>5000</v>
+        <v>6500</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8">
         <v>9</v>
       </c>
       <c r="B19">
-        <v>2092</v>
+        <v>2059</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D19" s="6">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="8">
         <v>10</v>
       </c>
       <c r="B20">
-        <v>2082</v>
+        <v>2103</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="6">
-        <v>800</v>
+        <v>5600</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8">
         <v>11</v>
       </c>
       <c r="B21">
-        <v>2081</v>
+        <v>2092</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="6">
         <v>800</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="8">
         <v>12</v>
       </c>
       <c r="B22">
-        <v>2079</v>
+        <v>2082</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="6">
         <v>800</v>
       </c>
       <c r="E22" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8">
         <v>13</v>
       </c>
       <c r="B23">
-        <v>2101</v>
+        <v>2081</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" s="6">
         <v>800</v>
       </c>
       <c r="E23" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="8">
         <v>14</v>
       </c>
       <c r="B24">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="6">
         <v>800</v>
       </c>
       <c r="E24" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8">
         <v>15</v>
       </c>
       <c r="B25">
-        <v>2083</v>
+        <v>2101</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" s="6">
         <v>800</v>
       </c>
       <c r="E25" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="8">
         <v>16</v>
       </c>
       <c r="B26">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D26" s="6">
         <v>800</v>
       </c>
       <c r="E26" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8">
         <v>17</v>
       </c>
       <c r="B27">
-        <v>2100</v>
+        <v>2083</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D27" s="6">
         <v>800</v>
       </c>
       <c r="E27" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="8">
         <v>18</v>
       </c>
       <c r="B28">
-        <v>2080</v>
+        <v>2077</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D28" s="6">
         <v>800</v>
       </c>
       <c r="E28" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-        <v>33</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="8">
+        <v>19</v>
+      </c>
+      <c r="B29">
+        <v>2100</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29" s="6">
+        <v>800</v>
+      </c>
+      <c r="E29" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B30">
-        <v>2060</v>
+        <v>2080</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30" s="6">
-        <v>2000</v>
+        <v>800</v>
       </c>
       <c r="E30" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:5" customHeight="1" ht="20">
       <c r="A31" s="9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B32">
-        <v>2017</v>
+        <v>2060</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D32" s="6">
-        <v>2500</v>
+        <v>2000</v>
       </c>
       <c r="E32" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:5" customHeight="1" ht="20">
       <c r="A33" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B34">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D34" s="6">
-        <v>1500</v>
+        <v>2500</v>
       </c>
       <c r="E34" t="s">
-        <v>14</v>
-[...16 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" customHeight="1" ht="20">
+      <c r="A35" s="9" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="8">
         <v>23</v>
       </c>
       <c r="B36">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="D36" s="6">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="E36" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8">
         <v>24</v>
       </c>
       <c r="B37">
-        <v>2017</v>
+        <v>2104</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="D37" s="6">
-        <v>2500</v>
+        <v>6500</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="8">
         <v>25</v>
       </c>
       <c r="B38">
-        <v>2019</v>
+        <v>2105</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="D38" s="6">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="E38" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8">
         <v>26</v>
       </c>
       <c r="B39">
-        <v>2018</v>
+        <v>2075</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D39" s="6">
-        <v>4000</v>
+        <v>6500</v>
       </c>
       <c r="E39" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="8">
         <v>27</v>
       </c>
       <c r="B40">
-        <v>2033</v>
+        <v>2010</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D40" s="6">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="E40" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      <c r="A41" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="8">
+        <v>28</v>
+      </c>
+      <c r="B41">
+        <v>2017</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41" s="6">
+        <v>2500</v>
+      </c>
+      <c r="E41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="8">
+        <v>29</v>
+      </c>
+      <c r="B42">
+        <v>2019</v>
+      </c>
+      <c r="C42" s="4" t="s">
         <v>42</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="D42" s="6">
+        <v>1500</v>
+      </c>
+      <c r="E42" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B43">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D43" s="6">
-        <v>1500</v>
+        <v>4000</v>
       </c>
       <c r="E43" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="8">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B44">
-        <v>2085</v>
+        <v>2033</v>
       </c>
       <c r="C44" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44" s="6">
+        <v>500</v>
+      </c>
+      <c r="E44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" customHeight="1" ht="20">
+      <c r="A45" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="D44" s="6">
-[...37 lines deleted...]
-        <v>14</v>
+    </row>
+    <row r="46" spans="1:5" customHeight="1" ht="20">
+      <c r="A46" s="9" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="8">
         <v>32</v>
       </c>
       <c r="B47">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="D47" s="6">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="E47" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="8">
         <v>33</v>
       </c>
       <c r="B48">
-        <v>2096</v>
+        <v>2085</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D48" s="6">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="E48" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="8">
         <v>34</v>
       </c>
       <c r="B49">
-        <v>2097</v>
+        <v>2084</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="D49" s="6">
-        <v>500</v>
+        <v>6500</v>
       </c>
       <c r="E49" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="8">
         <v>35</v>
       </c>
       <c r="B50">
-        <v>2099</v>
+        <v>2076</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D50" s="6">
-        <v>500</v>
+        <v>6500</v>
       </c>
       <c r="E50" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="8">
         <v>36</v>
       </c>
       <c r="B51">
-        <v>2098</v>
+        <v>2012</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="D51" s="6">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="E51" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="8">
         <v>37</v>
       </c>
       <c r="B52">
-        <v>2033</v>
+        <v>2096</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="D52" s="6">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="E52" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="8">
         <v>38</v>
       </c>
       <c r="B53">
-        <v>2025</v>
+        <v>2097</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D53" s="6">
-        <v>800</v>
+        <v>500</v>
       </c>
       <c r="E53" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="8">
         <v>39</v>
       </c>
       <c r="B54">
-        <v>2027</v>
+        <v>2099</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D54" s="6">
-        <v>800</v>
+        <v>500</v>
       </c>
       <c r="E54" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="8">
         <v>40</v>
       </c>
       <c r="B55">
-        <v>2026</v>
+        <v>2098</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D55" s="6">
-        <v>800</v>
+        <v>500</v>
       </c>
       <c r="E55" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-        <v>53</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="8">
+        <v>41</v>
+      </c>
+      <c r="B56">
+        <v>2033</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D56" s="6">
+        <v>500</v>
+      </c>
+      <c r="E56" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="8">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B57">
-        <v>2031</v>
+        <v>2025</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D57" s="6">
-        <v>1500</v>
+        <v>800</v>
       </c>
       <c r="E57" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="8">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B58">
-        <v>2074</v>
+        <v>2027</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="D58" s="6">
-        <v>6500</v>
+        <v>800</v>
       </c>
       <c r="E58" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="8">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B59">
-        <v>2059</v>
+        <v>2026</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="D59" s="6">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="E59" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:5" customHeight="1" ht="20">
       <c r="A60" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="8">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B61">
-        <v>2096</v>
+        <v>2031</v>
       </c>
       <c r="C61" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D61" s="6">
+        <v>1500</v>
+      </c>
+      <c r="E61" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="8">
         <v>46</v>
       </c>
-      <c r="D61" s="6">
-[...8 lines deleted...]
-        <v>56</v>
+      <c r="B62">
+        <v>2074</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D62" s="6">
+        <v>6500</v>
+      </c>
+      <c r="E62" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="8">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B63">
-        <v>2038</v>
+        <v>2059</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="D63" s="6">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="E63" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      <c r="C64" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" customHeight="1" ht="20">
+      <c r="A64" s="9" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="8">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B65">
-        <v>2064</v>
+        <v>2096</v>
       </c>
       <c r="C65" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D65" s="6">
+        <v>1000</v>
+      </c>
+      <c r="E65" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" customHeight="1" ht="20">
+      <c r="A66" s="9" t="s">
         <v>59</v>
-      </c>
-[...21 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="8">
         <v>49</v>
       </c>
       <c r="B67">
-        <v>2073</v>
+        <v>2038</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D67" s="6">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="E67" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="8">
         <v>50</v>
       </c>
       <c r="B68">
-        <v>2063</v>
+        <v>2035</v>
       </c>
       <c r="C68" s="4" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D68" s="6">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="E68" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="8">
         <v>51</v>
       </c>
       <c r="B69">
-        <v>2103</v>
+        <v>2064</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="D69" s="6">
-        <v>5000</v>
+        <v>1500</v>
       </c>
       <c r="E69" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      <c r="A70" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="8">
+        <v>52</v>
+      </c>
+      <c r="B70">
+        <v>2042</v>
+      </c>
+      <c r="C70" s="4" t="s">
         <v>63</v>
+      </c>
+      <c r="D70" s="6">
+        <v>1000</v>
+      </c>
+      <c r="E70" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="8">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B71">
-        <v>2097</v>
+        <v>2073</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="D71" s="6">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="E71" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-        <v>64</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="8">
+        <v>54</v>
+      </c>
+      <c r="B72">
+        <v>2063</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D72" s="6">
+        <v>1000</v>
+      </c>
+      <c r="E72" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="8">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B73">
-        <v>2099</v>
+        <v>2103</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="D73" s="6">
+        <v>5600</v>
+      </c>
+      <c r="E73" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" customHeight="1" ht="20">
+      <c r="A74" s="9" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="8">
+        <v>56</v>
+      </c>
+      <c r="B75">
+        <v>2097</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D75" s="6">
         <v>500</v>
       </c>
-      <c r="E73" t="s">
-[...39 lines deleted...]
-        <v>14</v>
+      <c r="E75" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" customHeight="1" ht="20">
+      <c r="A76" s="9" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="8">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B77">
-        <v>2018</v>
+        <v>2099</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="D77" s="6">
-        <v>4000</v>
+        <v>500</v>
       </c>
       <c r="E77" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="8">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B78">
-        <v>2033</v>
+        <v>2098</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="D78" s="6">
         <v>500</v>
       </c>
       <c r="E78" t="s">
-        <v>14</v>
-[...21 lines deleted...]
-        <v>67</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" customHeight="1" ht="20">
+      <c r="A79" s="9" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="8">
+        <v>59</v>
+      </c>
+      <c r="B80">
+        <v>2019</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80" s="6">
+        <v>1500</v>
+      </c>
+      <c r="E80" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="8">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B81">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D81" s="6">
-        <v>800</v>
+        <v>4000</v>
       </c>
       <c r="E81" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="8">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B82">
-        <v>2027</v>
+        <v>2033</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D82" s="6">
-        <v>800</v>
+        <v>500</v>
       </c>
       <c r="E82" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="8">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B83">
-        <v>2026</v>
+        <v>2056</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="D83" s="6">
-        <v>800</v>
+        <v>3500</v>
       </c>
       <c r="E83" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:5" customHeight="1" ht="20">
       <c r="A84" s="9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B85">
-        <v>2038</v>
+        <v>2025</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D85" s="6">
-        <v>1500</v>
+        <v>800</v>
       </c>
       <c r="E85" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="8">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B86">
-        <v>2035</v>
+        <v>2027</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D86" s="6">
-        <v>500</v>
+        <v>800</v>
       </c>
       <c r="E86" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="8">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B87">
-        <v>2064</v>
+        <v>2026</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D87" s="6">
-        <v>1500</v>
+        <v>800</v>
       </c>
       <c r="E87" t="s">
-        <v>14</v>
-[...16 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" customHeight="1" ht="20">
+      <c r="A88" s="9" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="8">
         <v>66</v>
       </c>
       <c r="B89">
-        <v>2045</v>
+        <v>2038</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D89" s="6">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="E89" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="8">
         <v>67</v>
       </c>
       <c r="B90">
-        <v>2093</v>
+        <v>2035</v>
       </c>
       <c r="C90" s="4" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="D90" s="6">
         <v>500</v>
       </c>
       <c r="E90" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="8">
         <v>68</v>
       </c>
       <c r="B91">
-        <v>2094</v>
+        <v>2064</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="D91" s="6">
-        <v>500</v>
+        <v>1500</v>
       </c>
       <c r="E91" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="8">
         <v>69</v>
       </c>
       <c r="B92">
-        <v>2020</v>
+        <v>2043</v>
       </c>
       <c r="C92" s="4" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="D92" s="6">
         <v>1500</v>
       </c>
       <c r="E92" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="8">
         <v>70</v>
       </c>
       <c r="B93">
-        <v>2075</v>
+        <v>2045</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
       <c r="D93" s="6">
-        <v>6500</v>
+        <v>2000</v>
       </c>
       <c r="E93" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="8">
         <v>71</v>
       </c>
       <c r="B94">
-        <v>2010</v>
+        <v>2093</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="D94" s="6">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="E94" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="8">
         <v>72</v>
       </c>
       <c r="B95">
-        <v>2017</v>
+        <v>2094</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D95" s="6">
-        <v>2500</v>
+        <v>500</v>
       </c>
       <c r="E95" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="8">
         <v>73</v>
       </c>
       <c r="B96">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D96" s="6">
         <v>1500</v>
       </c>
       <c r="E96" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="8">
         <v>74</v>
       </c>
       <c r="B97">
-        <v>2018</v>
+        <v>2104</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="D97" s="6">
-        <v>4000</v>
+        <v>6500</v>
       </c>
       <c r="E97" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="8">
         <v>75</v>
       </c>
       <c r="B98">
-        <v>2023</v>
+        <v>2105</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D98" s="6">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="E98" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="8">
         <v>76</v>
       </c>
       <c r="B99">
-        <v>2085</v>
+        <v>2075</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="D99" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E99" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="8">
         <v>77</v>
       </c>
       <c r="B100">
-        <v>2084</v>
+        <v>2010</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D100" s="6">
-        <v>6500</v>
+        <v>1000</v>
       </c>
       <c r="E100" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="8">
         <v>78</v>
       </c>
       <c r="B101">
-        <v>2076</v>
+        <v>2017</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D101" s="6">
-        <v>6500</v>
+        <v>2500</v>
       </c>
       <c r="E101" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="8">
         <v>79</v>
       </c>
       <c r="B102">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="C102" s="4" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="D102" s="6">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="E102" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="8">
         <v>80</v>
       </c>
       <c r="B103">
-        <v>2031</v>
+        <v>2018</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="D103" s="6">
-        <v>1500</v>
+        <v>4000</v>
       </c>
       <c r="E103" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="8">
         <v>81</v>
       </c>
       <c r="B104">
-        <v>2074</v>
+        <v>2023</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="D104" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E104" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="8">
         <v>82</v>
       </c>
       <c r="B105">
-        <v>2059</v>
+        <v>2085</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="D105" s="6">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="E105" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="8">
         <v>83</v>
       </c>
       <c r="B106">
-        <v>2096</v>
+        <v>2084</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="D106" s="6">
-        <v>1000</v>
+        <v>6500</v>
       </c>
       <c r="E106" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="8">
         <v>84</v>
       </c>
       <c r="B107">
-        <v>2042</v>
+        <v>2076</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D107" s="6">
-        <v>1000</v>
+        <v>6500</v>
       </c>
       <c r="E107" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="8">
         <v>85</v>
       </c>
       <c r="B108">
-        <v>2060</v>
+        <v>2012</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D108" s="6">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E108" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="8">
         <v>86</v>
       </c>
       <c r="B109">
-        <v>2097</v>
+        <v>2031</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="D109" s="6">
-        <v>500</v>
+        <v>1500</v>
       </c>
       <c r="E109" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="8">
         <v>87</v>
       </c>
       <c r="B110">
-        <v>2099</v>
+        <v>2074</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D110" s="6">
-        <v>500</v>
+        <v>6500</v>
       </c>
       <c r="E110" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="8">
         <v>88</v>
       </c>
       <c r="B111">
-        <v>2098</v>
+        <v>2059</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D111" s="6">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="E111" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="8">
         <v>89</v>
       </c>
       <c r="B112">
-        <v>2033</v>
+        <v>2096</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="D112" s="6">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="E112" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="8">
         <v>90</v>
       </c>
       <c r="B113">
-        <v>2056</v>
+        <v>2042</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D113" s="6">
-        <v>3500</v>
+        <v>1000</v>
       </c>
       <c r="E113" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="8">
         <v>91</v>
       </c>
       <c r="B114">
-        <v>2025</v>
+        <v>2060</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D114" s="6">
-        <v>800</v>
+        <v>2000</v>
       </c>
       <c r="E114" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="8">
         <v>92</v>
       </c>
       <c r="B115">
-        <v>2027</v>
+        <v>2097</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D115" s="6">
-        <v>800</v>
+        <v>500</v>
       </c>
       <c r="E115" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="8">
         <v>93</v>
       </c>
       <c r="B116">
-        <v>2026</v>
+        <v>2099</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D116" s="6">
-        <v>800</v>
+        <v>500</v>
       </c>
       <c r="E116" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="8">
         <v>94</v>
       </c>
       <c r="B117">
-        <v>2044</v>
+        <v>2098</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="D117" s="6">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="E117" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="8">
         <v>95</v>
       </c>
       <c r="B118">
-        <v>2034</v>
+        <v>2033</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="D118" s="6">
         <v>500</v>
       </c>
       <c r="E118" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="8">
         <v>96</v>
       </c>
       <c r="B119">
-        <v>2073</v>
+        <v>2056</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="D119" s="6">
-        <v>2000</v>
+        <v>3500</v>
       </c>
       <c r="E119" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="8">
         <v>97</v>
       </c>
       <c r="B120">
-        <v>2086</v>
+        <v>2025</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="D120" s="6">
-        <v>2000</v>
+        <v>800</v>
       </c>
       <c r="E120" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="8">
         <v>98</v>
       </c>
       <c r="B121">
-        <v>2036</v>
+        <v>2027</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="D121" s="6">
-        <v>18000</v>
+        <v>800</v>
       </c>
       <c r="E121" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="8">
         <v>99</v>
       </c>
       <c r="B122">
-        <v>2063</v>
+        <v>2026</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D122" s="6">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="E122" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="8">
         <v>100</v>
       </c>
       <c r="B123">
-        <v>2091</v>
+        <v>2044</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D123" s="6">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="E123" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="8">
         <v>101</v>
       </c>
       <c r="B124">
-        <v>2007</v>
+        <v>2034</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D124" s="6">
-        <v>29000</v>
+        <v>500</v>
       </c>
       <c r="E124" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="8">
         <v>102</v>
       </c>
       <c r="B125">
-        <v>2006</v>
+        <v>2073</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="D125" s="6">
-        <v>21000</v>
+        <v>2000</v>
       </c>
       <c r="E125" t="s">
-        <v>82</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="8">
         <v>103</v>
       </c>
       <c r="B126">
-        <v>2008</v>
+        <v>2086</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D126" s="6">
-        <v>65000</v>
+        <v>2000</v>
       </c>
       <c r="E126" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="8">
         <v>104</v>
       </c>
       <c r="B127">
-        <v>2103</v>
+        <v>2036</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="D127" s="6">
-        <v>5000</v>
+        <v>18000</v>
       </c>
       <c r="E127" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="8">
         <v>105</v>
       </c>
       <c r="B128">
-        <v>2047</v>
+        <v>2063</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="D128" s="6">
-        <v>4000</v>
+        <v>1000</v>
       </c>
       <c r="E128" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="8">
         <v>106</v>
       </c>
       <c r="B129">
-        <v>2048</v>
+        <v>2091</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D129" s="6">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="E129" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="8">
         <v>107</v>
       </c>
       <c r="B130">
-        <v>2102</v>
+        <v>2007</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D130" s="6">
-        <v>3000</v>
+        <v>29000</v>
       </c>
       <c r="E130" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="8">
         <v>108</v>
       </c>
       <c r="B131">
-        <v>2051</v>
+        <v>2006</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D131" s="6">
-        <v>2000</v>
+        <v>21000</v>
       </c>
       <c r="E131" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="8">
         <v>109</v>
       </c>
       <c r="B132">
-        <v>2050</v>
+        <v>2008</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D132" s="6">
-        <v>2000</v>
+        <v>65000</v>
       </c>
       <c r="E132" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="8">
         <v>110</v>
       </c>
       <c r="B133">
-        <v>2052</v>
+        <v>2103</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="D133" s="6">
-        <v>2000</v>
+        <v>5600</v>
       </c>
       <c r="E133" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="8">
         <v>111</v>
       </c>
       <c r="B134">
-        <v>2087</v>
+        <v>2047</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="D134" s="6">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="E134" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="8">
         <v>112</v>
       </c>
       <c r="B135">
-        <v>2049</v>
+        <v>2048</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D135" s="6">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="E135" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="8">
         <v>113</v>
       </c>
       <c r="B136">
-        <v>2089</v>
+        <v>2102</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D136" s="6">
         <v>3000</v>
       </c>
       <c r="E136" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="8">
         <v>114</v>
       </c>
       <c r="B137">
-        <v>2092</v>
+        <v>2051</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="D137" s="6">
-        <v>800</v>
+        <v>2000</v>
       </c>
       <c r="E137" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="8">
         <v>115</v>
       </c>
       <c r="B138">
-        <v>2082</v>
+        <v>2050</v>
       </c>
       <c r="C138" s="4" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="D138" s="6">
-        <v>800</v>
+        <v>2000</v>
       </c>
       <c r="E138" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="8">
         <v>116</v>
       </c>
       <c r="B139">
-        <v>2081</v>
+        <v>2052</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>25</v>
+        <v>90</v>
       </c>
       <c r="D139" s="6">
-        <v>800</v>
+        <v>2000</v>
       </c>
       <c r="E139" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="8">
         <v>117</v>
       </c>
       <c r="B140">
-        <v>2079</v>
+        <v>2087</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="D140" s="6">
-        <v>800</v>
+        <v>3000</v>
       </c>
       <c r="E140" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="8">
         <v>118</v>
       </c>
       <c r="B141">
-        <v>2101</v>
+        <v>2049</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="D141" s="6">
-        <v>800</v>
+        <v>2000</v>
       </c>
       <c r="E141" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="8">
         <v>119</v>
       </c>
       <c r="B142">
-        <v>2078</v>
+        <v>2089</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="D142" s="6">
-        <v>800</v>
+        <v>3000</v>
       </c>
       <c r="E142" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="8">
         <v>120</v>
       </c>
       <c r="B143">
-        <v>2083</v>
+        <v>2092</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D143" s="6">
         <v>800</v>
       </c>
       <c r="E143" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="8">
         <v>121</v>
       </c>
       <c r="B144">
-        <v>2077</v>
+        <v>2082</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D144" s="6">
         <v>800</v>
       </c>
       <c r="E144" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="8">
         <v>122</v>
       </c>
       <c r="B145">
-        <v>2100</v>
+        <v>2081</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D145" s="6">
         <v>800</v>
       </c>
       <c r="E145" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="8">
         <v>123</v>
       </c>
       <c r="B146">
-        <v>2080</v>
+        <v>2079</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D146" s="6">
         <v>800</v>
       </c>
       <c r="E146" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="8">
         <v>124</v>
       </c>
       <c r="B147">
-        <v>2090</v>
+        <v>2101</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="D147" s="6">
-        <v>8000</v>
+        <v>800</v>
       </c>
       <c r="E147" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-        <v>94</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="8">
+        <v>125</v>
+      </c>
+      <c r="B148">
+        <v>2078</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D148" s="6">
+        <v>800</v>
+      </c>
+      <c r="E148" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="8">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B149">
-        <v>2047</v>
+        <v>2083</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="D149" s="6">
-        <v>4000</v>
+        <v>800</v>
       </c>
       <c r="E149" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="8">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B150">
-        <v>2048</v>
+        <v>2077</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="D150" s="6">
-        <v>4000</v>
+        <v>800</v>
       </c>
       <c r="E150" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="8">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B151">
-        <v>2102</v>
+        <v>2100</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="D151" s="6">
-        <v>3000</v>
+        <v>800</v>
       </c>
       <c r="E151" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="8">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B152">
-        <v>2051</v>
+        <v>2080</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="D152" s="6">
-        <v>2000</v>
+        <v>800</v>
       </c>
       <c r="E152" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="8">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B153">
-        <v>2050</v>
+        <v>2090</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="D153" s="6">
-        <v>2000</v>
+        <v>8000</v>
       </c>
       <c r="E153" t="s">
-        <v>14</v>
-[...16 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" customHeight="1" ht="20">
+      <c r="A154" s="9" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="8">
         <v>131</v>
       </c>
       <c r="B155">
-        <v>2087</v>
+        <v>2047</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="D155" s="6">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="E155" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="8">
         <v>132</v>
       </c>
       <c r="B156">
-        <v>2049</v>
+        <v>2048</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D156" s="6">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="E156" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="8">
         <v>133</v>
       </c>
       <c r="B157">
-        <v>2089</v>
+        <v>2102</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D157" s="6">
         <v>3000</v>
       </c>
       <c r="E157" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="8">
         <v>134</v>
       </c>
       <c r="B158">
-        <v>2090</v>
+        <v>2051</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D158" s="6">
-        <v>8000</v>
+        <v>2000</v>
       </c>
       <c r="E158" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-        <v>95</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="8">
+        <v>135</v>
+      </c>
+      <c r="B159">
+        <v>2050</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="D159" s="6">
+        <v>2000</v>
+      </c>
+      <c r="E159" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="8">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B160">
-        <v>2010</v>
+        <v>2052</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="D160" s="6">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="E160" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="8">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B161">
-        <v>2012</v>
+        <v>2087</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="D161" s="6">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="E161" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="8">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B162">
-        <v>2059</v>
+        <v>2049</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>20</v>
+        <v>92</v>
       </c>
       <c r="D162" s="6">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="E162" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-        <v>96</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="8">
+        <v>139</v>
+      </c>
+      <c r="B163">
+        <v>2089</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D163" s="6">
+        <v>3000</v>
+      </c>
+      <c r="E163" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="8">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B164">
-        <v>2035</v>
+        <v>2090</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="D164" s="6">
-        <v>500</v>
+        <v>8000</v>
       </c>
       <c r="E164" t="s">
-        <v>14</v>
-[...16 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" customHeight="1" ht="20">
+      <c r="A165" s="9" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="8">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B166">
-        <v>2094</v>
+        <v>2105</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="D166" s="6">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="E166" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="8">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B167">
-        <v>2034</v>
+        <v>2010</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="D167" s="6">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="E167" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-        <v>97</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="8">
+        <v>143</v>
+      </c>
+      <c r="B168">
+        <v>2012</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D168" s="6">
+        <v>1000</v>
+      </c>
+      <c r="E168" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="8">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B169">
-        <v>2036</v>
+        <v>2059</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="D169" s="6">
-        <v>18000</v>
+        <v>1000</v>
       </c>
       <c r="E169" t="s">
-        <v>14</v>
-[...16 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" customHeight="1" ht="20">
+      <c r="A170" s="9" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="8">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B171">
-        <v>2006</v>
+        <v>2035</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="D171" s="6">
-        <v>21000</v>
+        <v>500</v>
       </c>
       <c r="E171" t="s">
-        <v>82</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="8">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B172">
-        <v>2008</v>
+        <v>2093</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D172" s="6">
-        <v>65000</v>
+        <v>500</v>
       </c>
       <c r="E172" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-        <v>98</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="8">
+        <v>147</v>
+      </c>
+      <c r="B173">
+        <v>2094</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D173" s="6">
+        <v>500</v>
+      </c>
+      <c r="E173" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="8">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B174">
-        <v>2092</v>
+        <v>2034</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="D174" s="6">
-        <v>800</v>
+        <v>500</v>
       </c>
       <c r="E174" t="s">
-        <v>14</v>
-[...16 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" customHeight="1" ht="20">
+      <c r="A175" s="9" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="8">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B176">
-        <v>2081</v>
+        <v>2036</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="D176" s="6">
-        <v>800</v>
+        <v>18000</v>
       </c>
       <c r="E176" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="8">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B177">
-        <v>2079</v>
+        <v>2007</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="D177" s="6">
-        <v>800</v>
+        <v>29000</v>
       </c>
       <c r="E177" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="8">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B178">
-        <v>2101</v>
+        <v>2006</v>
       </c>
       <c r="C178" s="4" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="D178" s="6">
-        <v>800</v>
+        <v>21000</v>
       </c>
       <c r="E178" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="8">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B179">
-        <v>2078</v>
+        <v>2008</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="D179" s="6">
-        <v>800</v>
+        <v>65000</v>
       </c>
       <c r="E179" t="s">
-        <v>14</v>
-[...16 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" customHeight="1" ht="20">
+      <c r="A180" s="9" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="8">
         <v>153</v>
       </c>
       <c r="B181">
-        <v>2077</v>
+        <v>2092</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D181" s="6">
         <v>800</v>
       </c>
       <c r="E181" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="8">
         <v>154</v>
       </c>
       <c r="B182">
-        <v>2100</v>
+        <v>2082</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D182" s="6">
         <v>800</v>
       </c>
       <c r="E182" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="8">
         <v>155</v>
       </c>
       <c r="B183">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D183" s="6">
         <v>800</v>
       </c>
       <c r="E183" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-        <v>99</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="8">
+        <v>156</v>
+      </c>
+      <c r="B184">
+        <v>2079</v>
+      </c>
+      <c r="C184" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D184" s="6">
+        <v>800</v>
+      </c>
+      <c r="E184" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="8">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B185">
-        <v>2038</v>
+        <v>2101</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="D185" s="6">
-        <v>1500</v>
+        <v>800</v>
       </c>
       <c r="E185" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="8">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B186">
-        <v>2064</v>
+        <v>2078</v>
       </c>
       <c r="C186" s="4" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="D186" s="6">
-        <v>1500</v>
+        <v>800</v>
       </c>
       <c r="E186" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="8">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B187">
-        <v>2043</v>
+        <v>2083</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="D187" s="6">
-        <v>1500</v>
+        <v>800</v>
       </c>
       <c r="E187" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="8">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B188">
-        <v>2045</v>
+        <v>2077</v>
       </c>
       <c r="C188" s="4" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="D188" s="6">
-        <v>2000</v>
+        <v>800</v>
       </c>
       <c r="E188" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="8">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B189">
-        <v>2020</v>
+        <v>2100</v>
       </c>
       <c r="C189" s="4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D189" s="6">
-        <v>1500</v>
+        <v>800</v>
       </c>
       <c r="E189" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="8">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B190">
-        <v>2075</v>
+        <v>2080</v>
       </c>
       <c r="C190" s="4" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="D190" s="6">
-        <v>6500</v>
+        <v>800</v>
       </c>
       <c r="E190" t="s">
-        <v>14</v>
-[...16 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" customHeight="1" ht="20">
+      <c r="A191" s="9" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="8">
         <v>163</v>
       </c>
       <c r="B192">
-        <v>2019</v>
+        <v>2038</v>
       </c>
       <c r="C192" s="4" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="D192" s="6">
         <v>1500</v>
       </c>
       <c r="E192" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="8">
         <v>164</v>
       </c>
       <c r="B193">
-        <v>2018</v>
+        <v>2064</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="D193" s="6">
-        <v>4000</v>
+        <v>1500</v>
       </c>
       <c r="E193" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="8">
         <v>165</v>
       </c>
       <c r="B194">
-        <v>2023</v>
+        <v>2043</v>
       </c>
       <c r="C194" s="4" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="D194" s="6">
         <v>1500</v>
       </c>
       <c r="E194" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="8">
         <v>166</v>
       </c>
       <c r="B195">
-        <v>2085</v>
+        <v>2045</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>45</v>
+        <v>73</v>
       </c>
       <c r="D195" s="6">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="E195" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="8">
         <v>167</v>
       </c>
       <c r="B196">
-        <v>2084</v>
+        <v>2020</v>
       </c>
       <c r="C196" s="4" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D196" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E196" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="8">
         <v>168</v>
       </c>
       <c r="B197">
-        <v>2076</v>
+        <v>2104</v>
       </c>
       <c r="C197" s="4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D197" s="6">
         <v>6500</v>
       </c>
       <c r="E197" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="8">
         <v>169</v>
       </c>
       <c r="B198">
-        <v>2031</v>
+        <v>2075</v>
       </c>
       <c r="C198" s="4" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="D198" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E198" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="8">
         <v>170</v>
       </c>
       <c r="B199">
-        <v>2074</v>
+        <v>2017</v>
       </c>
       <c r="C199" s="4" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="D199" s="6">
-        <v>6500</v>
+        <v>2500</v>
       </c>
       <c r="E199" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="8">
         <v>171</v>
       </c>
       <c r="B200">
-        <v>2042</v>
+        <v>2019</v>
       </c>
       <c r="C200" s="4" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="D200" s="6">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="E200" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="8">
         <v>172</v>
       </c>
       <c r="B201">
-        <v>2060</v>
+        <v>2018</v>
       </c>
       <c r="C201" s="4" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D201" s="6">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="E201" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="8">
         <v>173</v>
       </c>
       <c r="B202">
-        <v>2044</v>
+        <v>2023</v>
       </c>
       <c r="C202" s="4" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="D202" s="6">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="E202" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="8">
         <v>174</v>
       </c>
       <c r="B203">
-        <v>2034</v>
+        <v>2085</v>
       </c>
       <c r="C203" s="4" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="D203" s="6">
-        <v>500</v>
+        <v>1500</v>
       </c>
       <c r="E203" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="8">
         <v>175</v>
       </c>
       <c r="B204">
-        <v>2073</v>
+        <v>2084</v>
       </c>
       <c r="C204" s="4" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="D204" s="6">
-        <v>2000</v>
+        <v>6500</v>
       </c>
       <c r="E204" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="8">
         <v>176</v>
       </c>
       <c r="B205">
-        <v>2086</v>
+        <v>2076</v>
       </c>
       <c r="C205" s="4" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="D205" s="6">
-        <v>2000</v>
+        <v>6500</v>
       </c>
       <c r="E205" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="8">
         <v>177</v>
       </c>
       <c r="B206">
-        <v>2063</v>
+        <v>2031</v>
       </c>
       <c r="C206" s="4" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D206" s="6">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="E206" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="8">
         <v>178</v>
       </c>
       <c r="B207">
-        <v>2091</v>
+        <v>2074</v>
       </c>
       <c r="C207" s="4" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="D207" s="6">
-        <v>2000</v>
+        <v>6500</v>
       </c>
       <c r="E207" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="8">
         <v>179</v>
       </c>
       <c r="B208">
-        <v>2103</v>
+        <v>2042</v>
       </c>
       <c r="C208" s="4" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D208" s="6">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="E208" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-        <v>99</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="8">
+        <v>180</v>
+      </c>
+      <c r="B209">
+        <v>2060</v>
+      </c>
+      <c r="C209" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D209" s="6">
+        <v>2000</v>
+      </c>
+      <c r="E209" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="8">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B210">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="C210" s="4" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="D210" s="6">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="E210" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="8">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B211">
-        <v>2064</v>
+        <v>2034</v>
       </c>
       <c r="C211" s="4" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="D211" s="6">
-        <v>1500</v>
+        <v>500</v>
       </c>
       <c r="E211" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="8">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B212">
-        <v>2043</v>
+        <v>2073</v>
       </c>
       <c r="C212" s="4" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D212" s="6">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="E212" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="8">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B213">
-        <v>2045</v>
+        <v>2086</v>
       </c>
       <c r="C213" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="D213" s="6">
         <v>2000</v>
       </c>
       <c r="E213" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="8">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B214">
-        <v>2020</v>
+        <v>2063</v>
       </c>
       <c r="C214" s="4" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="D214" s="6">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="E214" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="8">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B215">
-        <v>2075</v>
+        <v>2091</v>
       </c>
       <c r="C215" s="4" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="D215" s="6">
-        <v>6500</v>
+        <v>2000</v>
       </c>
       <c r="E215" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="8">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B216">
-        <v>2017</v>
+        <v>2103</v>
       </c>
       <c r="C216" s="4" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D216" s="6">
-        <v>2500</v>
+        <v>5600</v>
       </c>
       <c r="E216" t="s">
-        <v>14</v>
-[...16 lines deleted...]
-        <v>14</v>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" customHeight="1" ht="20">
+      <c r="A217" s="9" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="8">
         <v>188</v>
       </c>
       <c r="B218">
-        <v>2018</v>
+        <v>2038</v>
       </c>
       <c r="C218" s="4" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D218" s="6">
-        <v>4000</v>
+        <v>1500</v>
       </c>
       <c r="E218" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="8">
         <v>189</v>
       </c>
       <c r="B219">
-        <v>2023</v>
+        <v>2064</v>
       </c>
       <c r="C219" s="4" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="D219" s="6">
         <v>1500</v>
       </c>
       <c r="E219" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="8">
         <v>190</v>
       </c>
       <c r="B220">
-        <v>2085</v>
+        <v>2043</v>
       </c>
       <c r="C220" s="4" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="D220" s="6">
         <v>1500</v>
       </c>
       <c r="E220" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="8">
         <v>191</v>
       </c>
       <c r="B221">
-        <v>2084</v>
+        <v>2045</v>
       </c>
       <c r="C221" s="4" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="D221" s="6">
-        <v>6500</v>
+        <v>2000</v>
       </c>
       <c r="E221" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="8">
         <v>192</v>
       </c>
       <c r="B222">
-        <v>2076</v>
+        <v>2020</v>
       </c>
       <c r="C222" s="4" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="D222" s="6">
-        <v>6500</v>
+        <v>1500</v>
       </c>
       <c r="E222" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="8">
         <v>193</v>
       </c>
       <c r="B223">
-        <v>2031</v>
+        <v>2104</v>
       </c>
       <c r="C223" s="4" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D223" s="6">
-        <v>1500</v>
+        <v>6500</v>
       </c>
       <c r="E223" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="8">
         <v>194</v>
       </c>
       <c r="B224">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="C224" s="4" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D224" s="6">
         <v>6500</v>
       </c>
       <c r="E224" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="8">
         <v>195</v>
       </c>
       <c r="B225">
-        <v>2042</v>
+        <v>2017</v>
       </c>
       <c r="C225" s="4" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D225" s="6">
-        <v>1000</v>
+        <v>2500</v>
       </c>
       <c r="E225" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="8">
         <v>196</v>
       </c>
       <c r="B226">
-        <v>2060</v>
+        <v>2019</v>
       </c>
       <c r="C226" s="4" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D226" s="6">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="E226" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="8">
         <v>197</v>
       </c>
       <c r="B227">
-        <v>2044</v>
+        <v>2018</v>
       </c>
       <c r="C227" s="4" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="D227" s="6">
-        <v>1000</v>
+        <v>4000</v>
       </c>
       <c r="E227" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="8">
         <v>198</v>
       </c>
       <c r="B228">
-        <v>2034</v>
+        <v>2023</v>
       </c>
       <c r="C228" s="4" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="D228" s="6">
-        <v>500</v>
+        <v>1500</v>
       </c>
       <c r="E228" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="8">
         <v>199</v>
       </c>
       <c r="B229">
-        <v>2073</v>
+        <v>2085</v>
       </c>
       <c r="C229" s="4" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="D229" s="6">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="E229" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="8">
         <v>200</v>
       </c>
       <c r="B230">
-        <v>2086</v>
+        <v>2084</v>
       </c>
       <c r="C230" s="4" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="D230" s="6">
-        <v>2000</v>
+        <v>6500</v>
       </c>
       <c r="E230" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="8">
         <v>201</v>
       </c>
       <c r="B231">
-        <v>2063</v>
+        <v>2076</v>
       </c>
       <c r="C231" s="4" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="D231" s="6">
-        <v>1000</v>
+        <v>6500</v>
       </c>
       <c r="E231" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="8">
         <v>202</v>
       </c>
       <c r="B232">
-        <v>2091</v>
+        <v>2031</v>
       </c>
       <c r="C232" s="4" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="D232" s="6">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="E232" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="8">
         <v>203</v>
       </c>
       <c r="B233">
+        <v>2074</v>
+      </c>
+      <c r="C233" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D233" s="6">
+        <v>6500</v>
+      </c>
+      <c r="E233" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="8">
+        <v>204</v>
+      </c>
+      <c r="B234">
+        <v>2042</v>
+      </c>
+      <c r="C234" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D234" s="6">
+        <v>1000</v>
+      </c>
+      <c r="E234" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="8">
+        <v>205</v>
+      </c>
+      <c r="B235">
+        <v>2060</v>
+      </c>
+      <c r="C235" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D235" s="6">
+        <v>2000</v>
+      </c>
+      <c r="E235" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="8">
+        <v>206</v>
+      </c>
+      <c r="B236">
+        <v>2044</v>
+      </c>
+      <c r="C236" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D236" s="6">
+        <v>1000</v>
+      </c>
+      <c r="E236" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="8">
+        <v>207</v>
+      </c>
+      <c r="B237">
+        <v>2034</v>
+      </c>
+      <c r="C237" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D237" s="6">
+        <v>500</v>
+      </c>
+      <c r="E237" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="8">
+        <v>208</v>
+      </c>
+      <c r="B238">
+        <v>2073</v>
+      </c>
+      <c r="C238" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="D238" s="6">
+        <v>2000</v>
+      </c>
+      <c r="E238" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="8">
+        <v>209</v>
+      </c>
+      <c r="B239">
+        <v>2086</v>
+      </c>
+      <c r="C239" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D239" s="6">
+        <v>2000</v>
+      </c>
+      <c r="E239" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="8">
+        <v>210</v>
+      </c>
+      <c r="B240">
+        <v>2063</v>
+      </c>
+      <c r="C240" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D240" s="6">
+        <v>1000</v>
+      </c>
+      <c r="E240" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="8">
+        <v>211</v>
+      </c>
+      <c r="B241">
+        <v>2091</v>
+      </c>
+      <c r="C241" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D241" s="6">
+        <v>2000</v>
+      </c>
+      <c r="E241" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="8">
+        <v>212</v>
+      </c>
+      <c r="B242">
         <v>2103</v>
       </c>
-      <c r="C233" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A234" s="8"/>
+      <c r="C242" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D242" s="6">
+        <v>5600</v>
+      </c>
+      <c r="E242" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:C7"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A10:E10"/>
-    <mergeCell ref="A29:E29"/>
     <mergeCell ref="A31:E31"/>
     <mergeCell ref="A33:E33"/>
-    <mergeCell ref="A41:E41"/>
-[...1 lines deleted...]
-    <mergeCell ref="A56:E56"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A46:E46"/>
     <mergeCell ref="A60:E60"/>
-    <mergeCell ref="A62:E62"/>
-[...3 lines deleted...]
-    <mergeCell ref="A80:E80"/>
+    <mergeCell ref="A64:E64"/>
+    <mergeCell ref="A66:E66"/>
+    <mergeCell ref="A74:E74"/>
+    <mergeCell ref="A76:E76"/>
+    <mergeCell ref="A79:E79"/>
     <mergeCell ref="A84:E84"/>
-    <mergeCell ref="A148:E148"/>
-[...5 lines deleted...]
-    <mergeCell ref="A209:E209"/>
+    <mergeCell ref="A88:E88"/>
+    <mergeCell ref="A154:E154"/>
+    <mergeCell ref="A165:E165"/>
+    <mergeCell ref="A170:E170"/>
+    <mergeCell ref="A175:E175"/>
+    <mergeCell ref="A180:E180"/>
+    <mergeCell ref="A191:E191"/>
+    <mergeCell ref="A217:E217"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_3" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_4" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_5" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_6" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_7" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_8" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_9" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_10" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_11" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_12" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_13" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_14" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_15" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_16" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_17" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_18" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_19" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_20" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C30" r:id="rId_hyperlink_21" tooltip="Перейти на страницу товара"/>
-[...2 lines deleted...]
-    <hyperlink ref="C35" r:id="rId_hyperlink_24" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_21" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_22" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_23" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_24" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_25" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_26" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_27" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_28" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_29" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C43" r:id="rId_hyperlink_30" tooltip="Перейти на страницу товара"/>
-[...2 lines deleted...]
-    <hyperlink ref="C46" r:id="rId_hyperlink_33" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_30" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_31" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_32" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_33" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_34" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_35" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_36" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_37" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_38" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_39" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_40" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_41" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_42" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C57" r:id="rId_hyperlink_43" tooltip="Перейти на страницу товара"/>
-[...6 lines deleted...]
-    <hyperlink ref="C66" r:id="rId_hyperlink_50" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C56" r:id="rId_hyperlink_43" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C57" r:id="rId_hyperlink_44" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C58" r:id="rId_hyperlink_45" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C59" r:id="rId_hyperlink_46" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C61" r:id="rId_hyperlink_47" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C62" r:id="rId_hyperlink_48" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C63" r:id="rId_hyperlink_49" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C65" r:id="rId_hyperlink_50" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_51" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_52" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_53" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C71" r:id="rId_hyperlink_54" tooltip="Перейти на страницу товара"/>
-[...12 lines deleted...]
-    <hyperlink ref="C88" r:id="rId_hyperlink_67" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C70" r:id="rId_hyperlink_54" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C71" r:id="rId_hyperlink_55" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C72" r:id="rId_hyperlink_56" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C73" r:id="rId_hyperlink_57" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C75" r:id="rId_hyperlink_58" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C77" r:id="rId_hyperlink_59" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C78" r:id="rId_hyperlink_60" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C80" r:id="rId_hyperlink_61" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C81" r:id="rId_hyperlink_62" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C82" r:id="rId_hyperlink_63" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_64" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C85" r:id="rId_hyperlink_65" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C86" r:id="rId_hyperlink_66" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C87" r:id="rId_hyperlink_67" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_68" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_69" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_70" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_71" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_72" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_73" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_74" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_75" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_76" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_77" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_78" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_79" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_80" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C102" r:id="rId_hyperlink_81" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C103" r:id="rId_hyperlink_82" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C104" r:id="rId_hyperlink_83" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_84" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_85" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_86" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_87" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_88" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C110" r:id="rId_hyperlink_89" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_90" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_91" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_92" tooltip="Перейти на страницу товара"/>
@@ -4536,136 +4692,145 @@
     <hyperlink ref="C123" r:id="rId_hyperlink_102" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_103" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_104" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_105" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_106" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_107" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_108" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_109" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_110" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_111" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_112" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_113" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_114" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_115" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_116" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_117" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_118" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_119" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_120" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_121" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_122" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_123" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_124" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_125" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C147" r:id="rId_hyperlink_126" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C149" r:id="rId_hyperlink_127" tooltip="Перейти на страницу товара"/>
-[...4 lines deleted...]
-    <hyperlink ref="C154" r:id="rId_hyperlink_132" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C148" r:id="rId_hyperlink_127" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C149" r:id="rId_hyperlink_128" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C150" r:id="rId_hyperlink_129" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C151" r:id="rId_hyperlink_130" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C152" r:id="rId_hyperlink_131" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C153" r:id="rId_hyperlink_132" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_133" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_134" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_135" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_136" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C160" r:id="rId_hyperlink_137" tooltip="Перейти на страницу товара"/>
-[...16 lines deleted...]
-    <hyperlink ref="C180" r:id="rId_hyperlink_154" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C159" r:id="rId_hyperlink_137" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C160" r:id="rId_hyperlink_138" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C161" r:id="rId_hyperlink_139" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C162" r:id="rId_hyperlink_140" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C163" r:id="rId_hyperlink_141" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C164" r:id="rId_hyperlink_142" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C166" r:id="rId_hyperlink_143" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C167" r:id="rId_hyperlink_144" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C168" r:id="rId_hyperlink_145" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C169" r:id="rId_hyperlink_146" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C171" r:id="rId_hyperlink_147" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C172" r:id="rId_hyperlink_148" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C173" r:id="rId_hyperlink_149" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C174" r:id="rId_hyperlink_150" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C176" r:id="rId_hyperlink_151" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C177" r:id="rId_hyperlink_152" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C178" r:id="rId_hyperlink_153" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C179" r:id="rId_hyperlink_154" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C181" r:id="rId_hyperlink_155" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C182" r:id="rId_hyperlink_156" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C183" r:id="rId_hyperlink_157" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C185" r:id="rId_hyperlink_158" tooltip="Перейти на страницу товара"/>
-[...5 lines deleted...]
-    <hyperlink ref="C191" r:id="rId_hyperlink_164" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C184" r:id="rId_hyperlink_158" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C185" r:id="rId_hyperlink_159" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C186" r:id="rId_hyperlink_160" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C187" r:id="rId_hyperlink_161" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C188" r:id="rId_hyperlink_162" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C189" r:id="rId_hyperlink_163" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C190" r:id="rId_hyperlink_164" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_165" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_166" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_167" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C195" r:id="rId_hyperlink_168" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C196" r:id="rId_hyperlink_169" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C197" r:id="rId_hyperlink_170" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C198" r:id="rId_hyperlink_171" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C199" r:id="rId_hyperlink_172" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_173" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C201" r:id="rId_hyperlink_174" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_175" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_176" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_177" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C205" r:id="rId_hyperlink_178" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_179" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_180" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C208" r:id="rId_hyperlink_181" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="C210" r:id="rId_hyperlink_182" tooltip="Перейти на страницу товара"/>
-[...6 lines deleted...]
-    <hyperlink ref="C217" r:id="rId_hyperlink_189" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C209" r:id="rId_hyperlink_182" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C210" r:id="rId_hyperlink_183" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C211" r:id="rId_hyperlink_184" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C212" r:id="rId_hyperlink_185" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C213" r:id="rId_hyperlink_186" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C214" r:id="rId_hyperlink_187" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C215" r:id="rId_hyperlink_188" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C216" r:id="rId_hyperlink_189" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_190" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_191" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_192" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_193" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_194" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_195" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_196" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_197" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C226" r:id="rId_hyperlink_198" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C227" r:id="rId_hyperlink_199" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C228" r:id="rId_hyperlink_200" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C229" r:id="rId_hyperlink_201" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C230" r:id="rId_hyperlink_202" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C231" r:id="rId_hyperlink_203" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C232" r:id="rId_hyperlink_204" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_205" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C234" r:id="rId_hyperlink_206" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C235" r:id="rId_hyperlink_207" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C236" r:id="rId_hyperlink_208" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C237" r:id="rId_hyperlink_209" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C238" r:id="rId_hyperlink_210" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C239" r:id="rId_hyperlink_211" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C240" r:id="rId_hyperlink_212" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C241" r:id="rId_hyperlink_213" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="C242" r:id="rId_hyperlink_214" tooltip="Перейти на страницу товара"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
-    <oddFooter>&amp;L&amp;BПрайс-лист сформирован 18.07.2026&amp;RСтраница &amp;P из .&amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;BПрайс-лист сформирован 02.09.2026&amp;RСтраница &amp;P из .&amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">